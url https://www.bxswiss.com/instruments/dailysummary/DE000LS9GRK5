--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f07d269d6ad41b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27de1186c1fb476e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd98f7cf2179f4e41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R775cbf3cceef4cc6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3175cdfef10f48ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd98f7cf2179f4e41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68edfed386ef4b6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R775cbf3cceef4cc6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Immobilien+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GRK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...257 lines deleted...]
-          <x:t>75,767</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,164</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>83,488</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,371</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>