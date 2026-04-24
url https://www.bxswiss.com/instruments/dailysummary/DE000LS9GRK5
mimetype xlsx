--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27de1186c1fb476e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab751f3624d0479c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R775cbf3cceef4cc6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3448b6e46d3f4404"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68edfed386ef4b6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R775cbf3cceef4cc6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f0255007a284c21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3448b6e46d3f4404" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Immobilien+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GRK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,508</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,672</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>