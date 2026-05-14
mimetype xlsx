--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab751f3624d0479c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6eddec27364d4134" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3448b6e46d3f4404"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83f8cac01de64305"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f0255007a284c21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3448b6e46d3f4404" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e522cdb4a72424b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83f8cac01de64305" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Immobilien+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GRK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,981</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,713</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>