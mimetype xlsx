--- v7 (2026-05-14)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6eddec27364d4134" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R763161d28e5344be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83f8cac01de64305"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3eea49a1a794475d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e522cdb4a72424b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83f8cac01de64305" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R593b94b2a8a84e41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3eea49a1a794475d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Immobilien+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GRK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,568</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,229</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>