--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R763161d28e5344be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c1ce8d402034851" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3eea49a1a794475d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca137a584e7a412c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R593b94b2a8a84e41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3eea49a1a794475d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ba1f286529e4aff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca137a584e7a412c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Immobilien+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GRK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,84 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>73,170</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,999</x:t>
-[...435 lines deleted...]
-        <x:is>
           <x:t>74,014</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,960</x:t>
         </x:is>
       </x:c>
@@ -764,31 +319,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,361</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>