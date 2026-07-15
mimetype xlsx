--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c1ce8d402034851" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9078a584a3ea4a9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca137a584e7a412c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57a94381bcbe4455"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ba1f286529e4aff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca137a584e7a412c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75a65b1cddb541db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57a94381bcbe4455" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Immobilien+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GRK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,388 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...336 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -697,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,873</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>