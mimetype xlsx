--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9078a584a3ea4a9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8cf35526bdb4d9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57a94381bcbe4455"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R238d45e7a42b4045"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75a65b1cddb541db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57a94381bcbe4455" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c11400c9994411e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R238d45e7a42b4045" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Immobilien+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GRK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>71,884</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>71,602</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>71,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,583</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,700</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,329</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>