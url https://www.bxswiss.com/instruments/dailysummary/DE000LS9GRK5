--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8cf35526bdb4d9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd11f4a305a0431b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R238d45e7a42b4045"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3cd1f4f5aa44770"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c11400c9994411e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R238d45e7a42b4045" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7989c0369f1a42a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3cd1f4f5aa44770" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Immobilien+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GRK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...365 lines deleted...]
-          <x:t>70,675</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,903</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>73,329</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,014</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>