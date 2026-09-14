--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd11f4a305a0431b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R413be79dabf144b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3cd1f4f5aa44770"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb78970f8a384a21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7989c0369f1a42a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3cd1f4f5aa44770" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca74bbec4b984735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb78970f8a384a21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Immobilien+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GRK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,702</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>