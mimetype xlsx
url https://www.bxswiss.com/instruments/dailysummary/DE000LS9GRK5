--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R413be79dabf144b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb87974b95fde4471" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb78970f8a384a21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3511413960084bdf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca74bbec4b984735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb78970f8a384a21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26232dd69a5d4633" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3511413960084bdf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Immobilien+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GRK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,724</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>