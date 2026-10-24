--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb87974b95fde4471" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d0b45ae0e0248f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3511413960084bdf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc179433db96d45bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26232dd69a5d4633" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3511413960084bdf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8ea02a701264669" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc179433db96d45bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Immobilien+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GRK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,939</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,266</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>