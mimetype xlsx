--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf99889f4208c40fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ab5e1e8200a44a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38c4c8df787c48f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e4f4631bf214a84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d210fcbdfbd44e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38c4c8df787c48f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97fdcd3fdd6c4951" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e4f4631bf214a84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SHINDEN Global Core</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GQF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,779</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>