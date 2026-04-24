--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ab5e1e8200a44a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68d51e11e18a4d3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e4f4631bf214a84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f799b54998f4bda"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97fdcd3fdd6c4951" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e4f4631bf214a84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c36d1afd56545d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f799b54998f4bda" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SHINDEN Global Core</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GQF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,774</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>