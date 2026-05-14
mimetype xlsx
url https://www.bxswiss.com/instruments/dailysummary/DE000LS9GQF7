--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68d51e11e18a4d3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R529857b395244aa8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f799b54998f4bda"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd703bfadf75b4207"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c36d1afd56545d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f799b54998f4bda" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0315ee8db6984898" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd703bfadf75b4207" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SHINDEN Global Core</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GQF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,508</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,571</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>