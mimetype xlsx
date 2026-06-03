--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R529857b395244aa8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra58583cf103a4467" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd703bfadf75b4207"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8188a75b7404558"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0315ee8db6984898" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd703bfadf75b4207" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0869e5e320f04a2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8188a75b7404558" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SHINDEN Global Core</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GQF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,472 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,714</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>