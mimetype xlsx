--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra58583cf103a4467" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07d4e2b3ecfc46d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8188a75b7404558"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b78d81886764b9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0869e5e320f04a2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8188a75b7404558" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde04602e813a4fad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b78d81886764b9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SHINDEN Global Core</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GQF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,308 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...256 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>468,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>482,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>466,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>481,978</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -590,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>480,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>484,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>478,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>480,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,994</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>