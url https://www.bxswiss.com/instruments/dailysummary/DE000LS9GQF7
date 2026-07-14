--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07d4e2b3ecfc46d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R941d0bb84a7e4b85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b78d81886764b9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc39ee8bb081f4a9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde04602e813a4fad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b78d81886764b9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2916cb0d7225491f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc39ee8bb081f4a9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SHINDEN Global Core</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GQF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>462,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>445,596</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>451,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,632</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>