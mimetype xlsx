--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R941d0bb84a7e4b85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re209a3187c8846d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc39ee8bb081f4a9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1bc6ddf80034a98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2916cb0d7225491f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc39ee8bb081f4a9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39a6deecdc774642" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1bc6ddf80034a98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SHINDEN Global Core</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GQF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>455,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>470,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>455,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>459,686</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>455,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>453,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,252</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>