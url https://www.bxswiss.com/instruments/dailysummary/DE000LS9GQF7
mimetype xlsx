--- v11 (2026-08-03)
+++ v12 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re209a3187c8846d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74c90f03ebe5427a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1bc6ddf80034a98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4281cf63f674449"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39a6deecdc774642" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1bc6ddf80034a98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c33f032514c4799" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4281cf63f674449" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SHINDEN Global Core</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GQF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>434,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,687</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +278,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,169</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>