--- v12 (2026-08-26)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74c90f03ebe5427a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e101e48f96145af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4281cf63f674449"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbebecf0fbfd4793"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c33f032514c4799" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4281cf63f674449" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R717e0fca268b44a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbebecf0fbfd4793" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SHINDEN Global Core</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GQF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...559 lines deleted...]
-          <x:t>445,169</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,144</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>