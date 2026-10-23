--- v13 (2026-10-02)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e101e48f96145af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb628dd28b6849e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbebecf0fbfd4793"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56f98afffd814b90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R717e0fca268b44a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbebecf0fbfd4793" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd65d8f4123074c27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56f98afffd814b90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SHINDEN Global Core</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GQF7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>445,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,923</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>