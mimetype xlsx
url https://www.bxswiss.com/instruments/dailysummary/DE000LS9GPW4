--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb4fe44d7005449e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b942b3605714a42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R879e7362d2144fea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b597ffb31634f23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15847ed2bc354476" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R879e7362d2144fea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf639253418c647aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b597ffb31634f23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Perfomancemanufaktur</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,572</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,604</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>