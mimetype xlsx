--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b942b3605714a42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5585beedcfa64669" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b597ffb31634f23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ea07f9953f245d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf639253418c647aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b597ffb31634f23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R493dae17e6d947f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ea07f9953f245d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Perfomancemanufaktur</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,674</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>