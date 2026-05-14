--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5585beedcfa64669" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25bb9938cf7949c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ea07f9953f245d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88ec99524b2e4339"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R493dae17e6d947f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ea07f9953f245d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc6d9ec500fc4364" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88ec99524b2e4339" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Perfomancemanufaktur</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,776</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...497 lines deleted...]
-          <x:t>165,674</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,979</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>