--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25bb9938cf7949c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e5c732584614902" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88ec99524b2e4339"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5d547903bd84c7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc6d9ec500fc4364" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88ec99524b2e4339" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2c43181699c4817" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5d547903bd84c7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Perfomancemanufaktur</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,201</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>