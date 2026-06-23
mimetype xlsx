--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e5c732584614902" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e3efd8188f74720" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5d547903bd84c7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06e0e8fe36c24394"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2c43181699c4817" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5d547903bd84c7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce21529cabfe4aba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06e0e8fe36c24394" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Perfomancemanufaktur</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,726</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,291</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>