--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e3efd8188f74720" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R770af055b5bc403b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06e0e8fe36c24394"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cf047c923e84d6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce21529cabfe4aba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06e0e8fe36c24394" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R259f867d179e44af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cf047c923e84d6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Perfomancemanufaktur</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...161 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>158,155</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>159,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,919</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>