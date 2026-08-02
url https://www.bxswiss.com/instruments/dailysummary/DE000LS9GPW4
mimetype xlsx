--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R770af055b5bc403b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9ed5fd60e7c4163" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cf047c923e84d6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R781b0d7da38a4f3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R259f867d179e44af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cf047c923e84d6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R998f84dfa90347af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R781b0d7da38a4f3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Perfomancemanufaktur</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,244</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,019</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>