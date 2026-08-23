--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9ed5fd60e7c4163" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R035fcfaf2a3c41e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R781b0d7da38a4f3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e10a47ddabd4444"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R998f84dfa90347af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R781b0d7da38a4f3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R229c6ae710404178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e10a47ddabd4444" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Perfomancemanufaktur</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,239</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>