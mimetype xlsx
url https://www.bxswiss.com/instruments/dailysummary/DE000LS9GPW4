--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R035fcfaf2a3c41e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b1766b77c444649" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e10a47ddabd4444"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbf438ccd9d5496e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R229c6ae710404178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e10a47ddabd4444" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reba68023869d4e7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbf438ccd9d5496e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Perfomancemanufaktur</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,297</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,347</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>