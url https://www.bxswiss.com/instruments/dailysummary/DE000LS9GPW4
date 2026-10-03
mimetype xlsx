--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b1766b77c444649" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15bf3cb6a1204408" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbf438ccd9d5496e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc37cd3b4e29a427e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reba68023869d4e7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbf438ccd9d5496e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7947b356b7844d55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc37cd3b4e29a427e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Perfomancemanufaktur</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,996</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,532</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>