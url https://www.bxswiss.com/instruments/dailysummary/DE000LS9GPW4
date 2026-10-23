--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15bf3cb6a1204408" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reee2bab9f1214e05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc37cd3b4e29a427e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba2ba2a42ab84baf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7947b356b7844d55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc37cd3b4e29a427e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf14c2efbefe0497b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba2ba2a42ab84baf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Perfomancemanufaktur</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPW4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,473</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>