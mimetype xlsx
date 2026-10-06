--- v13 (2026-09-15)
+++ v14 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b7e2c768f104454" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9964346080be45f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a962177ab554dd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8186f2c4dbaf48bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd324bc156324474" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a962177ab554dd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f54cfeea4cf4339" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8186f2c4dbaf48bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Burkart-Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,959</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,639</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>