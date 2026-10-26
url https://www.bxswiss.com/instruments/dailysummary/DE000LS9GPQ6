--- v14 (2026-10-06)
+++ v15 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9964346080be45f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdadd88597239430f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8186f2c4dbaf48bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffc39c0c2cde42b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f54cfeea4cf4339" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8186f2c4dbaf48bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c9ae0ec38db46bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffc39c0c2cde42b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Burkart-Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,216</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,041</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>