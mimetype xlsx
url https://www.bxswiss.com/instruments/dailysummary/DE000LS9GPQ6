--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58894e1fc4cc4b03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2079e8bfb5424ceb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R080bf4bdba42419b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R130e993c640d4d3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58f6c59760254c53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R080bf4bdba42419b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13f0db0997684393" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R130e993c640d4d3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Burkart-Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,794</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>