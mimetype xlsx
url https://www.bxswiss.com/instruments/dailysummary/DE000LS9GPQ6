--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2079e8bfb5424ceb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4aa35913b4d4f29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R130e993c640d4d3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53db5b19e99d40da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13f0db0997684393" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R130e993c640d4d3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raab474527cf64230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53db5b19e99d40da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Burkart-Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,821</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>