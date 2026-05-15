--- v7 (2026-04-25)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4aa35913b4d4f29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ef36fc9fbf24b60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53db5b19e99d40da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re89dd9e74dc942a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raab474527cf64230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53db5b19e99d40da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ff0ab56849b4352" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re89dd9e74dc942a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Burkart-Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,808</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,306</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>