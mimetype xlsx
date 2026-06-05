--- v8 (2026-05-15)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ef36fc9fbf24b60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8660973ec1f4edf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re89dd9e74dc942a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8031bb6dbbc4848"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ff0ab56849b4352" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re89dd9e74dc942a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b2a317522b74ff5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8031bb6dbbc4848" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Burkart-Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,542</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,483</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>