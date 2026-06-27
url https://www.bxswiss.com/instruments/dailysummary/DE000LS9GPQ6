--- v9 (2026-06-05)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8660973ec1f4edf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e6db51eb1804383" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8031bb6dbbc4848"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43f976c0e31645ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b2a317522b74ff5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8031bb6dbbc4848" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcd9d5a12c4a462c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43f976c0e31645ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Burkart-Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,353</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,169</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>