--- v10 (2026-06-27)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e6db51eb1804383" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46f8810db12d4841" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43f976c0e31645ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9fa7a164139489c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcd9d5a12c4a462c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43f976c0e31645ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ece04cbf3304ca5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9fa7a164139489c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Burkart-Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...640 lines deleted...]
-          <x:t>370,169</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,967</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>