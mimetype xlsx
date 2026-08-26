--- v11 (2026-08-06)
+++ v12 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46f8810db12d4841" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bc53f6d417f4d35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9fa7a164139489c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R034d340ff3f2418b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ece04cbf3304ca5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9fa7a164139489c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68cf6462d463416e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R034d340ff3f2418b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Burkart-Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,657</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,781</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>