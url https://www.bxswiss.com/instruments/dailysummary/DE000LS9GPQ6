--- v12 (2026-08-26)
+++ v13 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bc53f6d417f4d35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b7e2c768f104454" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R034d340ff3f2418b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a962177ab554dd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68cf6462d463416e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R034d340ff3f2418b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd324bc156324474" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a962177ab554dd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Burkart-Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPQ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,467</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>