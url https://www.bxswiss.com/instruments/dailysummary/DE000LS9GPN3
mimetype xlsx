--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R070c861fda004c54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42d7634a8dd1455b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd473aa617ff943c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc3fd6d30294446e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ef238f0c667401f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd473aa617ff943c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c97e140110840d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc3fd6d30294446e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>OneShot</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,099</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>417,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,087</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>