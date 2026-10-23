--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42d7634a8dd1455b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a4bc02ac1ed45fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc3fd6d30294446e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R154f3d7b6a0546ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c97e140110840d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc3fd6d30294446e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R274ce873bddd471b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R154f3d7b6a0546ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>OneShot</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,604</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,424</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>