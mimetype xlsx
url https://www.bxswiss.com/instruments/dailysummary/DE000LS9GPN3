--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55e9fd3904a04627" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7b61226a9ef4220" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra18b0f2326034f9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc99cea398d4844c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36225c2c62964a81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra18b0f2326034f9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d0c12ae8f804d6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc99cea398d4844c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>OneShot</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>