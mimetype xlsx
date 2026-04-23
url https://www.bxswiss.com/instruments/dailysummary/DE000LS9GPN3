--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7b61226a9ef4220" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41c0984c4c174359" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc99cea398d4844c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4319ca0f60a84878"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d0c12ae8f804d6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc99cea398d4844c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c81ec855a4f4952" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4319ca0f60a84878" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>OneShot</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,206</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>