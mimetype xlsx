--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41c0984c4c174359" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re286c0a3967f4bea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4319ca0f60a84878"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raca7a23daf72444e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c81ec855a4f4952" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4319ca0f60a84878" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R815b23fc4bf54332" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raca7a23daf72444e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>OneShot</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,557</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,509</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>