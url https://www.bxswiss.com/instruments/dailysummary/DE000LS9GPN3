--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re286c0a3967f4bea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdfcc77a62154ea2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raca7a23daf72444e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R702a596a3db5438b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R815b23fc4bf54332" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raca7a23daf72444e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c970812c0ab4d9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R702a596a3db5438b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>OneShot</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>302,509</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>