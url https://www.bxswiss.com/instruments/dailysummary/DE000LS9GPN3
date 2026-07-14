--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdfcc77a62154ea2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b7a7ab299ba4fa8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R702a596a3db5438b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0d77e15de184f90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c970812c0ab4d9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R702a596a3db5438b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79008a647a8e4a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0d77e15de184f90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>OneShot</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,446 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...122 lines deleted...]
-          <x:t>317,131</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,014</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...263 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,622</x:t>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,284</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>