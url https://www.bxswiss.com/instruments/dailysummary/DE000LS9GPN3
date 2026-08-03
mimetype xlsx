--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b7a7ab299ba4fa8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R265f761a68c140a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0d77e15de184f90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50433d6c845348c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79008a647a8e4a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0d77e15de184f90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3258d13b1db8449c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50433d6c845348c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>OneShot</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,352</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>