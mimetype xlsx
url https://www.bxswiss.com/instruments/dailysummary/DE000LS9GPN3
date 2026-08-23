--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R265f761a68c140a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R874540cd79c14d89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50433d6c845348c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ee388daaf6b444b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3258d13b1db8449c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50433d6c845348c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc389c69ae206495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ee388daaf6b444b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>OneShot</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,064</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,034</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>