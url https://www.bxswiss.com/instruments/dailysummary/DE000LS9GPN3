--- v12 (2026-08-23)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R874540cd79c14d89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R070c861fda004c54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ee388daaf6b444b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd473aa617ff943c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc389c69ae206495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ee388daaf6b444b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ef238f0c667401f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd473aa617ff943c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>OneShot</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,049</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>