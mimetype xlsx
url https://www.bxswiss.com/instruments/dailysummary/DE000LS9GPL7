--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49b9eecdb7e54ff2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref5b05b2c6c0431b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R431adfd513b946bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf471fdece50247e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf971b6323dce4064" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R431adfd513b946bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0814cdc658e4974" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf471fdece50247e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investoren-Cafe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>