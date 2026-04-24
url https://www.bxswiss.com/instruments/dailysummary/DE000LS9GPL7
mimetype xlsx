--- v7 (2026-04-04)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref5b05b2c6c0431b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R291aa27b1bb04500" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf471fdece50247e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3628b59dab2496d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0814cdc658e4974" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf471fdece50247e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83dda83c183c4881" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3628b59dab2496d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investoren-Cafe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,991</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>