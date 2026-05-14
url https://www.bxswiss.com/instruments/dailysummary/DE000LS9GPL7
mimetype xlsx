--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R291aa27b1bb04500" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radb6d2c69ab94662" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3628b59dab2496d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2e5379391f344a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83dda83c183c4881" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3628b59dab2496d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc519674ce447425c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2e5379391f344a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investoren-Cafe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,681</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,344</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>