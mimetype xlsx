--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radb6d2c69ab94662" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f39303019c448e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2e5379391f344a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b8c4bcbeecf41ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc519674ce447425c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2e5379391f344a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb49f4a1e32ba4646" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b8c4bcbeecf41ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investoren-Cafe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,788</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,701</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>