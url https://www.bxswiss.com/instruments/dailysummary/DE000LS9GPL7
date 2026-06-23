--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f39303019c448e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdab56ae3432a404c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b8c4bcbeecf41ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab922ffd9e5e45dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb49f4a1e32ba4646" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b8c4bcbeecf41ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f3ccdc4683f4c3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab922ffd9e5e45dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investoren-Cafe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,888</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>