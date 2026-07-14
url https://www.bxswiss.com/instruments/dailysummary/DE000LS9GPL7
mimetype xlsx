--- v11 (2026-06-23)
+++ v12 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdab56ae3432a404c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R314c5127b1304170" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab922ffd9e5e45dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5f8b0ee0c6e4c76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f3ccdc4683f4c3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab922ffd9e5e45dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R247f6f674c004911" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5f8b0ee0c6e4c76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investoren-Cafe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...257 lines deleted...]
-          <x:t>240,615</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,616</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...166 lines deleted...]
-          <x:t>241,221</x:t>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,468</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>240,205</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,757</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>