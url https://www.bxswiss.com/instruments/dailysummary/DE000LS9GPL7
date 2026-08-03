--- v12 (2026-07-14)
+++ v13 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R314c5127b1304170" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65821e21d9144bdc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5f8b0ee0c6e4c76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R068337b99da849f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R247f6f674c004911" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5f8b0ee0c6e4c76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7060a0f350dd4ec5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R068337b99da849f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investoren-Cafe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>241,221</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,468</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...386 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,071</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,352</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>