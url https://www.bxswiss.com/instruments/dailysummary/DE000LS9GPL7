--- v13 (2026-08-03)
+++ v14 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65821e21d9144bdc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5e8e6701b3746f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R068337b99da849f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a4fd0454c1d4d2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7060a0f350dd4ec5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R068337b99da849f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa03256c849247c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a4fd0454c1d4d2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investoren-Cafe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,436</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>