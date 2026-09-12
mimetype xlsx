--- v14 (2026-08-23)
+++ v15 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5e8e6701b3746f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60983fee3ad249a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a4fd0454c1d4d2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R871160e82deb49e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa03256c849247c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a4fd0454c1d4d2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff7611e5070f4103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R871160e82deb49e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investoren-Cafe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,377</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,317</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>