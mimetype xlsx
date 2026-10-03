--- v15 (2026-09-12)
+++ v16 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60983fee3ad249a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d2f0c01cb994b7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R871160e82deb49e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda99e23eccc0430d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff7611e5070f4103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R871160e82deb49e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra66e16c01dd54d91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda99e23eccc0430d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investoren-Cafe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,173</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>