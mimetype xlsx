--- v16 (2026-10-03)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d2f0c01cb994b7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R353a1b0b78f349e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda99e23eccc0430d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb69336d2e34b40d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra66e16c01dd54d91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda99e23eccc0430d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf09b3bf98c34e2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb69336d2e34b40d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Investoren-Cafe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,054</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,454</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>