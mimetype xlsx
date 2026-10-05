--- v13 (2026-09-15)
+++ v14 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4cb16a9165b406d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re08da068b3674ec4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1d21201be9c4b87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62d21efaaef94a42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d98b3b588ce4a23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1d21201be9c4b87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R651fd8dce00648c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62d21efaaef94a42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ONE HUNDRED</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...230 lines deleted...]
-          <x:t>269,845</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,962</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>31.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>271,946</x:t>
-[...107 lines deleted...]
-          <x:t>275,622</x:t>
+          <x:t>269,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,223</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>270,167</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,407</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>