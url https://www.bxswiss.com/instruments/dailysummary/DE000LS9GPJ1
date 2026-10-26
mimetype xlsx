--- v14 (2026-10-05)
+++ v15 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re08da068b3674ec4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0232149131f74a8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62d21efaaef94a42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra129461498244de5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R651fd8dce00648c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62d21efaaef94a42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43872e6ba3ef431a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra129461498244de5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ONE HUNDRED</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,164</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,392</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>