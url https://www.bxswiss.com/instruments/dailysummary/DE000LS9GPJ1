--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29293de2c85f4c2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R808b8e4fe21c4953" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7627d8efa0984747"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbac694a67d0e425b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4664a404ef6543d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7627d8efa0984747" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd78f6fe49bab47ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbac694a67d0e425b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ONE HUNDRED</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,920</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,996</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>