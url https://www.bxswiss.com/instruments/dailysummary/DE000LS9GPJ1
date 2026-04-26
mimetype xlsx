--- v6 (2026-04-04)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R808b8e4fe21c4953" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e7d599d613443bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbac694a67d0e425b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raee25df54b974bed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd78f6fe49bab47ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbac694a67d0e425b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R846105e940d547d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raee25df54b974bed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ONE HUNDRED</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,983</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,633</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>