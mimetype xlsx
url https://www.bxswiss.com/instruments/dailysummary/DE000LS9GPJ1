--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e7d599d613443bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdfa21a002a14428" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raee25df54b974bed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01f5771df3be4c8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R846105e940d547d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raee25df54b974bed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06706155937841ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01f5771df3be4c8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ONE HUNDRED</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,435</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,834</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>