--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdfa21a002a14428" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R192d59670d194dde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01f5771df3be4c8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49e4094e3d0e477e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06706155937841ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01f5771df3be4c8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23d7eac094344ef9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49e4094e3d0e477e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ONE HUNDRED</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,892</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>