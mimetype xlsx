--- v9 (2026-06-05)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R192d59670d194dde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b3b9fa97c364472" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49e4094e3d0e477e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7daedb7f776349a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23d7eac094344ef9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49e4094e3d0e477e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5ea48c00cf848ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7daedb7f776349a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ONE HUNDRED</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>254,087</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,970</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...595 lines deleted...]
-          <x:t>259,892</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,563</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>