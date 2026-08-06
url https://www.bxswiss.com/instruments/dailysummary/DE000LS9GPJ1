--- v10 (2026-06-27)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b3b9fa97c364472" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdf353ab3f7d4f8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7daedb7f776349a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa6b30f48aca4f15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5ea48c00cf848ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7daedb7f776349a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbab3e0895e9042aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa6b30f48aca4f15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ONE HUNDRED</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...225 lines deleted...]
-          <x:t>261,017</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>260,049</x:t>
-[...404 lines deleted...]
-          <x:t>251,563</x:t>
+          <x:t>258,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,964</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>