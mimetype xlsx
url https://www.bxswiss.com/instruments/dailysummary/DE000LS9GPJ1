--- v11 (2026-08-06)
+++ v12 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdf353ab3f7d4f8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R069bd479973b4542" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa6b30f48aca4f15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71890932811546a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbab3e0895e9042aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa6b30f48aca4f15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4225548d0fa24c75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71890932811546a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ONE HUNDRED</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,611</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>