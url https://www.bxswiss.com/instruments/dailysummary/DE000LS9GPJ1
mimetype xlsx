--- v12 (2026-08-26)
+++ v13 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R069bd479973b4542" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4cb16a9165b406d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71890932811546a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1d21201be9c4b87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4225548d0fa24c75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71890932811546a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d98b3b588ce4a23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1d21201be9c4b87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ONE HUNDRED</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...252 lines deleted...]
-          <x:t>269,263</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>268,808</x:t>
-[...290 lines deleted...]
-        <x:is>
           <x:t>267,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,183</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,167</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>