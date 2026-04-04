--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3dedf3bf91a4b01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64fbf77f4d444a89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re72dd39eb7584ac8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19740e0694814ed7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R762c166645f844e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re72dd39eb7584ac8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05041ba89641466a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19740e0694814ed7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AR-Relative Stärke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>704,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>704,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>683,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>688,608</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>700,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>714,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>699,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>699,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,056</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>