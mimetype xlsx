--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64fbf77f4d444a89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4aa7646d13be41aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19740e0694814ed7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R711dbdc0bd4b44c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05041ba89641466a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19740e0694814ed7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98aebcbdf0d2461e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R711dbdc0bd4b44c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AR-Relative Stärke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>682,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>719,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>674,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>707,831</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>717,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>731,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>711,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>729,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>783,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>783,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>789,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>787,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>783,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>802,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>783,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>786,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,868</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>