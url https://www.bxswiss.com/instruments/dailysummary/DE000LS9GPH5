--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4aa7646d13be41aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56d49e5c05b24e07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R711dbdc0bd4b44c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b327687c9b544fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98aebcbdf0d2461e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R711dbdc0bd4b44c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R094e75fc03594727" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b327687c9b544fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AR-Relative Stärke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>757,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>763,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>756,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>762,685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>793,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>798,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>786,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>795,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>792,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>800,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>789,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>797,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>812,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>802,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>805,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>827,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>827,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>833,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>827,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>841,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>827,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>827,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>846,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>827,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>846,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>845,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>849,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>827,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>844,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>840,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>846,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>842,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,929</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>