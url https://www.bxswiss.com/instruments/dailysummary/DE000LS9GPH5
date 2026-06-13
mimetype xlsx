--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56d49e5c05b24e07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1480ab68cbf64f82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b327687c9b544fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab627ecba7c84d89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R094e75fc03594727" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b327687c9b544fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0439a1d283af4d86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab627ecba7c84d89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AR-Relative Stärke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>831,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>840,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>819,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>820,951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>846,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>857,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>842,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>857,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>846,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>842,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>860,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>844,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>848,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>852,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>856,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>845,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>853,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>840,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>881,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>878,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>887,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>905,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>883,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>901,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>896,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>900,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>879,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>893,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>895,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>882,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>888,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>891,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>894,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>875,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>882,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>886,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>882,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>898,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>897,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>896,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>905,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>891,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>899,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>888,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>891,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>882,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>860,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>875,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>836,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>836,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>833,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>816,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>846,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>844,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>856,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>841,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>