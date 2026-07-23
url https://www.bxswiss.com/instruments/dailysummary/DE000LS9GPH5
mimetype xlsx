--- v9 (2026-06-13)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1480ab68cbf64f82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8ad839eaee44a16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab627ecba7c84d89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f85e9e85e2f4fde"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0439a1d283af4d86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab627ecba7c84d89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63d8b790d9e041b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f85e9e85e2f4fde" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AR-Relative Stärke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>867,580</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>917,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>919,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>898,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>908,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>839,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>846,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>825,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>839,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>821,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>810,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>816,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>833,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>833,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>810,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>834,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>823,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>835,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>843,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>821,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>804,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>812,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>789,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>788,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>783,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>786,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>787,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>783,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>789,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>