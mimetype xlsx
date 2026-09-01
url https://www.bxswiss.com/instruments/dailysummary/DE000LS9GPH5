--- v10 (2026-07-23)
+++ v11 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8ad839eaee44a16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f69289431714511" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f85e9e85e2f4fde"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9baa5ea39ebe4a98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63d8b790d9e041b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f85e9e85e2f4fde" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fd64a74d8de4656" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9baa5ea39ebe4a98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AR-Relative Stärke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...613 lines deleted...]
-          <x:t>776,925</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,423</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>