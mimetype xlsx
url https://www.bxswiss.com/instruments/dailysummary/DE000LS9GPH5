--- v11 (2026-09-01)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f69289431714511" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2e4403ea18b43c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9baa5ea39ebe4a98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c93130f1f2b4b7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fd64a74d8de4656" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9baa5ea39ebe4a98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde33c2097fa64647" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c93130f1f2b4b7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AR-Relative Stärke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...198 lines deleted...]
-          <x:t>751,000</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>741,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>747,591</x:t>
-[...377 lines deleted...]
-          <x:t>746,423</x:t>
+          <x:t>732,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>