--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2e4403ea18b43c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re32fce8500d84c77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c93130f1f2b4b7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac15d1dd55b84c47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde33c2097fa64647" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c93130f1f2b4b7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d1f3b7bdc744d17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac15d1dd55b84c47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AR-Relative Stärke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>740,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>742,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>731,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>734,567</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>739,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>744,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>737,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>740,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,136</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>