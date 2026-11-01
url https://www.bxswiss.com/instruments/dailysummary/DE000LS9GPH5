--- v13 (2026-10-12)
+++ v14 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re32fce8500d84c77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1428b75829064b49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac15d1dd55b84c47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48b1fbc467e24381"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d1f3b7bdc744d17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac15d1dd55b84c47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3709082a54014f3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48b1fbc467e24381" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AR-Relative Stärke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>763,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>766,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>755,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>760,717</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>721,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>727,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>718,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>721,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>