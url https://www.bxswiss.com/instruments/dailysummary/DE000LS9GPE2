--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd33712b31b284151" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reed009f6fd364c91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba2f7e422b2c4f15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f5fa93158b14c18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cc8a232f7f54b71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba2f7e422b2c4f15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93f9098b1f42498c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f5fa93158b14c18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai China Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,331</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>