--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reed009f6fd364c91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3f0d6a65c684b31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f5fa93158b14c18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06b6c6909e944ccd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93f9098b1f42498c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f5fa93158b14c18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R368861ec6fff419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06b6c6909e944ccd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai China Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,602</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>