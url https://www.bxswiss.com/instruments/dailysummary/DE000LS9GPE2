--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3f0d6a65c684b31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R967e6ff2616d4218" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06b6c6909e944ccd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4869ff7df85b460a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R368861ec6fff419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06b6c6909e944ccd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58b1cfa0275343a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4869ff7df85b460a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai China Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,853</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,273</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>