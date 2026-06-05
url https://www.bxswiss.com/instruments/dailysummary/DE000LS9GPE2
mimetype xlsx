--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R967e6ff2616d4218" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9faf75ef8a1c4238" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4869ff7df85b460a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc97de2b6ae8408a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58b1cfa0275343a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4869ff7df85b460a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85aaae886d0743d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc97de2b6ae8408a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai China Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,842</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,263</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>