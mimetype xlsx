--- v9 (2026-06-05)
+++ v10 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9faf75ef8a1c4238" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R630bd1c4c644417d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc97de2b6ae8408a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4255d5c486244a8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85aaae886d0743d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc97de2b6ae8408a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b547ac2d21342f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4255d5c486244a8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai China Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...485 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>180,514</x:t>
-[...117 lines deleted...]
-          <x:t>181,263</x:t>
+          <x:t>180,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,409</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>