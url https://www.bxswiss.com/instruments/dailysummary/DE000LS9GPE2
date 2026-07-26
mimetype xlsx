--- v10 (2026-07-05)
+++ v11 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R630bd1c4c644417d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfdb17b1cf014a0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4255d5c486244a8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd2983cfd7744187"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b547ac2d21342f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4255d5c486244a8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cf8222874334b35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd2983cfd7744187" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai China Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,923</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,897</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>