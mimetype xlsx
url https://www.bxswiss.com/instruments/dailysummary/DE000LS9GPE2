--- v11 (2026-07-26)
+++ v12 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfdb17b1cf014a0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc531c9fe853a46ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd2983cfd7744187"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c1d479d7aa54109"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cf8222874334b35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd2983cfd7744187" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ee561d2182d4218" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c1d479d7aa54109" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai China Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,238</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,252</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>