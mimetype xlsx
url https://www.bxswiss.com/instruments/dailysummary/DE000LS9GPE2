--- v12 (2026-08-15)
+++ v13 (2026-09-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc531c9fe853a46ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb74f3de355fc41de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c1d479d7aa54109"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58cbdbc3f0cb4b34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ee561d2182d4218" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c1d479d7aa54109" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f6ef870d9f0472b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58cbdbc3f0cb4b34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai China Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...544 lines deleted...]
-          <x:t>186,426</x:t>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,964</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>187,854</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,683</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>