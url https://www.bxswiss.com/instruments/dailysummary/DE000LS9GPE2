--- v13 (2026-09-26)
+++ v14 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb74f3de355fc41de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re26ec6cd5d9844d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58cbdbc3f0cb4b34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8275ea295459486c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f6ef870d9f0472b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58cbdbc3f0cb4b34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R454982e5f28e42f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8275ea295459486c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai China Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,421</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,283</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>