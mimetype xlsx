--- v14 (2026-10-16)
+++ v15 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re26ec6cd5d9844d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3f44d0fb70448ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8275ea295459486c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda7ded4df5b04d6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R454982e5f28e42f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8275ea295459486c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1744db3d4d7848e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda7ded4df5b04d6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai China Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,033</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>