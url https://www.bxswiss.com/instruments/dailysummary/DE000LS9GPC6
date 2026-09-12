--- v9 (2026-08-03)
+++ v10 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d1fa660447443e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71d305fa45ea4430" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca4c215de2834ac6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1391d2773a674b7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7e7d2936ee648b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca4c215de2834ac6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3202a591a5984282" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1391d2773a674b7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Picks World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>39,355</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,044</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>