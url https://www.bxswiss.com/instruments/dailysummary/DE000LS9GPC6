--- v10 (2026-09-12)
+++ v11 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71d305fa45ea4430" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9e7e2f2cabb48c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1391d2773a674b7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2602d8f6fc824f97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3202a591a5984282" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1391d2773a674b7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3193de78dd4749e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2602d8f6fc824f97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Picks World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,403</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>