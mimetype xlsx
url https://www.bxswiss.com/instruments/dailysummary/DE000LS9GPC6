--- v11 (2026-10-02)
+++ v12 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9e7e2f2cabb48c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbc147bdeb8d4de6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2602d8f6fc824f97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R323685764ea145dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3193de78dd4749e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2602d8f6fc824f97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R811ebe7148d4455d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R323685764ea145dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Picks World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,661</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>