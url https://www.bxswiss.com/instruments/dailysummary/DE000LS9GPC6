--- v2 (2026-02-22)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R184e618e04204652" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R837c7bec1f5e4505" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffd62e8bc1914453"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48bbc12abd2c42e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2864532c41004ad8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffd62e8bc1914453" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13bd580305ca4431" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48bbc12abd2c42e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Picks World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>54,824</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,742</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>