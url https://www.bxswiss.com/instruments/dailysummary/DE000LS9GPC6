--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R837c7bec1f5e4505" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re301c277c361485a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48bbc12abd2c42e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d8016481ae74a98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13bd580305ca4431" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48bbc12abd2c42e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06634f9c5068444c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d8016481ae74a98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Picks World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,490 +149,112 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>49,986</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,994</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...145 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,946</x:t>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,831</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>