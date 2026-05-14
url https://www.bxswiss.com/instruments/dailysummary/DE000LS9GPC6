--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re301c277c361485a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62a3c4eaefdb4f48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d8016481ae74a98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e4fe376e7ad4195"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06634f9c5068444c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d8016481ae74a98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21bcc5caa0bb40bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e4fe376e7ad4195" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Picks World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,581</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,191</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>