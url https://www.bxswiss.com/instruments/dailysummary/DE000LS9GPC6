--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62a3c4eaefdb4f48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fde305883b8479b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e4fe376e7ad4195"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a9e0efcf5f2437a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21bcc5caa0bb40bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e4fe376e7ad4195" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe6a60908802489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a9e0efcf5f2437a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Picks World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...247 lines deleted...]
-          <x:t>44,860</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>44,207</x:t>
-[...200 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>44,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>44,960</x:t>
-[...117 lines deleted...]
-          <x:t>46,191</x:t>
+          <x:t>44,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,807</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>