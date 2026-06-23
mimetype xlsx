--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fde305883b8479b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde875540e21d4cc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a9e0efcf5f2437a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3eeaebdc9f264261"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe6a60908802489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a9e0efcf5f2437a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63098b510a0645ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3eeaebdc9f264261" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Picks World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>44,960</x:t>
-[...97 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>44,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>46,450</x:t>
-[...360 lines deleted...]
-          <x:t>44,807</x:t>
+          <x:t>45,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,208</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>