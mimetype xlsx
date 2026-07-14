--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde875540e21d4cc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32557a53970e464a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3eeaebdc9f264261"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf08f35fd73014fb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63098b510a0645ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3eeaebdc9f264261" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13fc430a4b7a4eea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf08f35fd73014fb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Picks World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...333 lines deleted...]
-          <x:t>43,204</x:t>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>43,195</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>43,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,186</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,505</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,796</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>