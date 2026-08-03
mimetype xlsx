--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32557a53970e464a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d1fa660447443e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf08f35fd73014fb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca4c215de2834ac6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13fc430a4b7a4eea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf08f35fd73014fb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7e7d2936ee648b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca4c215de2834ac6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Picks World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...328 lines deleted...]
-          <x:t>43,625</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>43,598</x:t>
-[...38 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>43,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>43,543</x:t>
-[...198 lines deleted...]
-          <x:t>43,796</x:t>
+          <x:t>43,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>