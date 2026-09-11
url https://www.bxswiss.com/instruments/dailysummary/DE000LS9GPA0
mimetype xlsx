--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb0380c3349f4153" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bcf19adf8af43e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R302e888a48844971"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4828e1a07d4f4e73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc403109faae747b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R302e888a48844971" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19eb56bddf6d4793" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4828e1a07d4f4e73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AS World High Dividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,653 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...362 lines deleted...]
-          <x:t>243,230</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>242,578</x:t>
-[...97 lines deleted...]
-          <x:t>244,394</x:t>
+          <x:t>243,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,508</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>244,441</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,329</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>