--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bcf19adf8af43e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08332fdfb3c74ed9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4828e1a07d4f4e73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c71a4202e384434"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19eb56bddf6d4793" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4828e1a07d4f4e73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ecc2cb391b5421a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c71a4202e384434" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AS World High Dividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...85 lines deleted...]
-          <x:t>244,394</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,508</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...305 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,561</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,152</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>