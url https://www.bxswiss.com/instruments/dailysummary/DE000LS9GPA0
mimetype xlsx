--- v13 (2026-10-02)
+++ v14 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08332fdfb3c74ed9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb465562af32c4f2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c71a4202e384434"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13f703d1773c412d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ecc2cb391b5421a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c71a4202e384434" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9413f1ad5c9841ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13f703d1773c412d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AS World High Dividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,154</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,927</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>