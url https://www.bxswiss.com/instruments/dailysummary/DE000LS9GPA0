--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R848ebe4c13fc407f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08de1829c1794231" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68ab658f6273498e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf14ab3ee204468c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30966b5e16164247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68ab658f6273498e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d179ec75c2a40f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf14ab3ee204468c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AS World High Dividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,481</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,477</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>