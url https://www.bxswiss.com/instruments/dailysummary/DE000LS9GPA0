--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08de1829c1794231" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra63fc4c8ccc346a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf14ab3ee204468c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22395e4a32c74b5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d179ec75c2a40f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf14ab3ee204468c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R419260b94b0a413e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22395e4a32c74b5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AS World High Dividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,590 +149,145 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...257 lines deleted...]
-          <x:t>223,250</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,502</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,251</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +346,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,807</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>