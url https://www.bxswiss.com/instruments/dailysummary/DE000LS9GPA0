--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra63fc4c8ccc346a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R642d6325f85a405b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22395e4a32c74b5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0151d97dbd24dbe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R419260b94b0a413e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22395e4a32c74b5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfdb78fed7714fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0151d97dbd24dbe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AS World High Dividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,579 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...239 lines deleted...]
-          <x:t>230,388</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>230,140</x:t>
-[...296 lines deleted...]
-          <x:t>228,807</x:t>
+          <x:t>227,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,158</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>