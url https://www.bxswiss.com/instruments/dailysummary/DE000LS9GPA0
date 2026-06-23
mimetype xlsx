--- v7 (2026-05-14)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R642d6325f85a405b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f392b19ee6445a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0151d97dbd24dbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d58653e0c0e479b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfdb78fed7714fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0151d97dbd24dbe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fa395e6d87a42aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d58653e0c0e479b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AS World High Dividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>228,158</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,302</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>