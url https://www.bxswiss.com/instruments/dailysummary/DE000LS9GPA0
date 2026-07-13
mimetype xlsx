--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f392b19ee6445a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R504eed1a02714c31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d58653e0c0e479b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10b25766ffec465d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fa395e6d87a42aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d58653e0c0e479b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc9ed351d0c44deb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10b25766ffec465d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AS World High Dividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>233,280</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>231,615</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>232,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,253</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,428</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>