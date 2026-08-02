--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R504eed1a02714c31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R180db9cc969149f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10b25766ffec465d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ff6757bc7764c4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc9ed351d0c44deb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10b25766ffec465d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfecd2fb5ff284368" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ff6757bc7764c4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AS World High Dividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,853</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>