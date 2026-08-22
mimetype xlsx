--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R180db9cc969149f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb0380c3349f4153" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ff6757bc7764c4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R302e888a48844971"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfecd2fb5ff284368" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ff6757bc7764c4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc403109faae747b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R302e888a48844971" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AS World High Dividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GPA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,452</x:t>
@@ -764,31 +366,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,441</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>