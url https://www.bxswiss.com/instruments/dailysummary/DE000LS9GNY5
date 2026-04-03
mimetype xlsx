--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fba320ec335481e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf227f2d17af641a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04fb8aeb77fd4db4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8505dec9a82242f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d4c39db61314c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04fb8aeb77fd4db4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12a689e07a424edf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8505dec9a82242f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Old Tjikko</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>128,089</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,482</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>