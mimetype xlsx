--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf227f2d17af641a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07e712f8f6da41e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8505dec9a82242f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f78e0bb74ce4df0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12a689e07a424edf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8505dec9a82242f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9dde9f139014680" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f78e0bb74ce4df0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Old Tjikko</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,793</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,103</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>