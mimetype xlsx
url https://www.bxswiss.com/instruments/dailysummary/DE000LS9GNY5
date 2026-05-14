--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07e712f8f6da41e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R071d39432e5040fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f78e0bb74ce4df0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd04b35c8ba2a4acc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9dde9f139014680" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f78e0bb74ce4df0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R284364ca59094fac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd04b35c8ba2a4acc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Old Tjikko</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,862</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,867</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>