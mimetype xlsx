--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R071d39432e5040fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb81b1459be3f411e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd04b35c8ba2a4acc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c72651c774447b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R284364ca59094fac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd04b35c8ba2a4acc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd54ae0807b2542d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c72651c774447b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Old Tjikko</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,025</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,937</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>