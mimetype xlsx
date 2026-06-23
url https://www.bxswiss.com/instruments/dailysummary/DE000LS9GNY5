--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb81b1459be3f411e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe5236ea2ff644f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c72651c774447b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2f4ba9046794492"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd54ae0807b2542d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c72651c774447b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24c86ae4cd9f4e72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2f4ba9046794492" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Old Tjikko</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,292</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,623</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>