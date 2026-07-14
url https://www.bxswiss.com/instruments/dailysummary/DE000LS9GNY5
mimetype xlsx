--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe5236ea2ff644f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95567b6760094228" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2f4ba9046794492"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba234e75eaf04572"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24c86ae4cd9f4e72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2f4ba9046794492" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ce15af5a6234e6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba234e75eaf04572" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Old Tjikko</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>137,417</x:t>
-[...495 lines deleted...]
-          <x:t>140,623</x:t>
+          <x:t>137,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,318</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>