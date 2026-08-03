--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95567b6760094228" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ab7dc81d5a24770" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba234e75eaf04572"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc126826126c4836"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ce15af5a6234e6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba234e75eaf04572" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09a13d1e8638486b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc126826126c4836" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Old Tjikko</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,553</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,767</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>