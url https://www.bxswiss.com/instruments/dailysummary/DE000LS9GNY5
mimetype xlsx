--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ab7dc81d5a24770" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R006172622cba4ce5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc126826126c4836"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a312368bde043ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09a13d1e8638486b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc126826126c4836" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R036edad824dd4e5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a312368bde043ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Old Tjikko</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,883</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>