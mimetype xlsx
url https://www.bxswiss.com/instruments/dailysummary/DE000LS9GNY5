--- v12 (2026-08-23)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R006172622cba4ce5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b658e05d7ca4997" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a312368bde043ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77d32ce3cdf04f67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R036edad824dd4e5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a312368bde043ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc13fc380d0c4360" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77d32ce3cdf04f67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Old Tjikko</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,508</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,404</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>