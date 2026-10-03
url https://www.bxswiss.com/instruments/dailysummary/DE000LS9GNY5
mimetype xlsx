--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b658e05d7ca4997" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79d3208d513146f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77d32ce3cdf04f67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbac47f2520540d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc13fc380d0c4360" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77d32ce3cdf04f67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd5c4bff2a084192" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbac47f2520540d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Old Tjikko</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...171 lines deleted...]
-          <x:t>137,604</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>137,114</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>135,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,507</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,311</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,187</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>