--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79d3208d513146f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4698f59c6d814315" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbac47f2520540d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cd0e69afff84bb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd5c4bff2a084192" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbac47f2520540d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb393815d1ee64f2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cd0e69afff84bb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Old Tjikko</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,498</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,082</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>