--- v14 (2026-09-12)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39c535c42cbb4749" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b60e332188a41d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5432475f361a4309"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3f9be07f1c8401c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f44d287a2674ab8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5432475f361a4309" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f7a6855f5bd40a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3f9be07f1c8401c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Markenaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...593 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>169,743</x:t>
-[...9 lines deleted...]
-          <x:t>169,307</x:t>
+          <x:t>169,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,024</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>