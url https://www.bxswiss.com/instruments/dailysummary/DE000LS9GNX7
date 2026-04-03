--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cf5694dceb84048" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbca9b663f214497" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra56d4bc680944ab1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re54ac4e86eb8473b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9c3c74229c34590" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra56d4bc680944ab1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R409cbab733d64fc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re54ac4e86eb8473b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Markenaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,847</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>