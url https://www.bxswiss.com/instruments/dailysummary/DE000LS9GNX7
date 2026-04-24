--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbca9b663f214497" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79f6d8444e914232" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re54ac4e86eb8473b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4370cbcc1034d32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R409cbab733d64fc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re54ac4e86eb8473b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87ebd0cfd8b04f4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4370cbcc1034d32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Markenaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>