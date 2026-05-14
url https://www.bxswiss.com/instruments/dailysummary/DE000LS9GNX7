--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79f6d8444e914232" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cc3e8123dde429e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4370cbcc1034d32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2321b0b4c37e449d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87ebd0cfd8b04f4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4370cbcc1034d32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c97a171b77444cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2321b0b4c37e449d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Markenaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,974</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>