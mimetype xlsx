--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cc3e8123dde429e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa8e824c989449bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2321b0b4c37e449d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62b480d1a7a84979"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c97a171b77444cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2321b0b4c37e449d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ad105e78f8a46ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62b480d1a7a84979" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Markenaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...230 lines deleted...]
-          <x:t>160,668</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,970</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...219 lines deleted...]
-          <x:t>07.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>162,524</x:t>
-[...117 lines deleted...]
-          <x:t>158,350</x:t>
+          <x:t>162,609</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>