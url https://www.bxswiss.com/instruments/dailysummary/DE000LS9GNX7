--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa8e824c989449bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71dd92bd9e2f4e5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62b480d1a7a84979"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68a0860ae3604b1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ad105e78f8a46ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62b480d1a7a84979" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reffb0a0984044f4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68a0860ae3604b1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Markenaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>163,777</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>162,922</x:t>
-[...485 lines deleted...]
-          <x:t>162,609</x:t>
+          <x:t>161,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,121</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>