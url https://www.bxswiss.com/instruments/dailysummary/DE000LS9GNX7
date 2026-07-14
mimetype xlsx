--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71dd92bd9e2f4e5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1121474d07fe49db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68a0860ae3604b1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9e9273854f8473c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reffb0a0984044f4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68a0860ae3604b1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8beb541a01b844ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9e9273854f8473c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Markenaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...338 lines deleted...]
-          <x:t>161,194</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,471</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>162,121</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>