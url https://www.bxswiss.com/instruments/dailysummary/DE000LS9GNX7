--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1121474d07fe49db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra39e229cd1b84287" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9e9273854f8473c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e094f315e8d4633"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8beb541a01b844ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9e9273854f8473c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3724435e0f74aad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e094f315e8d4633" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Markenaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,049</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,084</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>