--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra39e229cd1b84287" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9808a452c90f440a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e094f315e8d4633"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c067f2b7e0b46ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3724435e0f74aad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e094f315e8d4633" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radf3cec53c0f4a9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c067f2b7e0b46ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Markenaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...90 lines deleted...]
-          <x:t>170,511</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>169,330</x:t>
-[...312 lines deleted...]
-        <x:is>
           <x:t>169,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,378</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,767</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,894</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>