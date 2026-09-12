--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9808a452c90f440a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39c535c42cbb4749" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c067f2b7e0b46ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5432475f361a4309"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radf3cec53c0f4a9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c067f2b7e0b46ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f44d287a2674ab8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5432475f361a4309" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Markenaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>176,454</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>175,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,328</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,481</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,307</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>