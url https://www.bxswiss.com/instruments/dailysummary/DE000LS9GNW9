--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3385cff0f30e4de6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf56e063db2384c52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11fecf5cb75b4ffd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61e448c57f22461e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2d3f24c2d6144e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11fecf5cb75b4ffd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d0b5042d8b24aa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61e448c57f22461e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Skyscraper-Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,061</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,581</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>