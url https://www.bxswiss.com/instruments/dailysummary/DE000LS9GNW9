--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf56e063db2384c52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44c54c5e348b4063" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61e448c57f22461e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd70bc32e9544fde"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d0b5042d8b24aa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61e448c57f22461e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5c9f08db4fc4ecf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd70bc32e9544fde" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Skyscraper-Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,989</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,226</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>