--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44c54c5e348b4063" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R403b01bd00e948c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd70bc32e9544fde"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd45a03f86b824dc7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5c9f08db4fc4ecf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd70bc32e9544fde" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60271acc914d4bda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd45a03f86b824dc7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Skyscraper-Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>30.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,945</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...416 lines deleted...]
-          <x:t>99,226</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,192</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>