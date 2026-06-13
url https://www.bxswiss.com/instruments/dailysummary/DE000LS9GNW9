--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R403b01bd00e948c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bb6cb936a8f4a11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd45a03f86b824dc7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff7b571c984f4683"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60271acc914d4bda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd45a03f86b824dc7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rada6a12147624bcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff7b571c984f4683" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Skyscraper-Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...463 lines deleted...]
-          <x:t>98,222</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,241</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>96,192</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,503</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>