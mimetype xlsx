--- v8 (2026-06-13)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bb6cb936a8f4a11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28d1cd6b0fbe4048" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff7b571c984f4683"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a2be771007d44c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rada6a12147624bcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff7b571c984f4683" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R968a6c745d95400e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a2be771007d44c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Skyscraper-Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>