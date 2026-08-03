--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28d1cd6b0fbe4048" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09fedac1755e4b70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a2be771007d44c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dd1c7c7bda948b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R968a6c745d95400e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a2be771007d44c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90a8cf6deb644839" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dd1c7c7bda948b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Skyscraper-Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...230 lines deleted...]
-          <x:t>89,386</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,322</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>94,241</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,428</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>