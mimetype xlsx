--- v10 (2026-08-03)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09fedac1755e4b70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71e5c72f77e04456" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dd1c7c7bda948b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d36e3be3fed4d0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90a8cf6deb644839" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dd1c7c7bda948b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b24bd150c2542bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d36e3be3fed4d0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Skyscraper-Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,086</x:t>
-[...333 lines deleted...]
-          <x:t>92,428</x:t>
+          <x:t>92,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,859</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>