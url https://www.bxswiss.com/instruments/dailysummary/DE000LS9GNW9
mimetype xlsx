--- v11 (2026-09-12)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71e5c72f77e04456" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ee3fa78ea324213" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d36e3be3fed4d0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70f8de4717324dd0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b24bd150c2542bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d36e3be3fed4d0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ef2cbeb93db4ab0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70f8de4717324dd0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Skyscraper-Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...90 lines deleted...]
-          <x:t>99,152</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,883</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...541 lines deleted...]
-          <x:t>94,859</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,107</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>