--- v12 (2026-10-03)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ee3fa78ea324213" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9c9595f95334579" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70f8de4717324dd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d5c9accc3b640f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ef2cbeb93db4ab0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70f8de4717324dd0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9420fc37f2044975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d5c9accc3b640f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Skyscraper-Investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNW9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,811</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,947</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>