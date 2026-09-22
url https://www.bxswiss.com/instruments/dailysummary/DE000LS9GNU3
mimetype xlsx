--- v12 (2026-09-01)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03597f27f4b545de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfe897d7b2ea4d1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e644f97d3df4982"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3e909d1e98e4141"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ebe93b8923748c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e644f97d3df4982" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5512b0b2d88f4ca1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3e909d1e98e4141" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Trading by eclectic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,568</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,849</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>