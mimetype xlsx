--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfe897d7b2ea4d1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R555b0d0756a74f44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3e909d1e98e4141"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6f56a09756e431a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5512b0b2d88f4ca1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3e909d1e98e4141" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b2ff79cafc84e3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6f56a09756e431a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Trading by eclectic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>130,987</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>130,712</x:t>
-[...544 lines deleted...]
-          <x:t>134,849</x:t>
+          <x:t>131,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,098</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>