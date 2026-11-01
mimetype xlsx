--- v14 (2026-10-12)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R555b0d0756a74f44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce3a3eefa9a24e69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6f56a09756e431a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5572046ae5184f48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b2ff79cafc84e3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6f56a09756e431a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1bc3f362e844176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5572046ae5184f48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Trading by eclectic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,054</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,064</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>