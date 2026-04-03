--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b35ec04e8be4410" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R436aaa66fa81453d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f046306c4384a52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1181fa1c753469b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6491a6f74704447b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f046306c4384a52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd490b7fd09d84d12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1181fa1c753469b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Trading by eclectic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,903</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,259</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>