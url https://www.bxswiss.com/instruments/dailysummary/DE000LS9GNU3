--- v5 (2026-04-03)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R436aaa66fa81453d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb4c6c7e173041a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1181fa1c753469b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R402602697c9848bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd490b7fd09d84d12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1181fa1c753469b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d5165bd07674231" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R402602697c9848bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Trading by eclectic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,339</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>