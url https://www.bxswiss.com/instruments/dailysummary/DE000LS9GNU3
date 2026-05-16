--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb4c6c7e173041a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d8878cfb5b94ec7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R402602697c9848bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra78ae38d7ae746f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d5165bd07674231" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R402602697c9848bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94c7b03f49e64361" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra78ae38d7ae746f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Trading by eclectic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>130,657</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>130,168</x:t>
-[...539 lines deleted...]
-          <x:t>129,339</x:t>
+          <x:t>128,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,709</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>