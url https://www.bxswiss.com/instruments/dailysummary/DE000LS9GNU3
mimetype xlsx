--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d8878cfb5b94ec7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e6d6a87f4cc4e81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra78ae38d7ae746f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c1e666e259d400e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94c7b03f49e64361" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra78ae38d7ae746f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce2bd04c7b9a48e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c1e666e259d400e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Trading by eclectic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,643</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>