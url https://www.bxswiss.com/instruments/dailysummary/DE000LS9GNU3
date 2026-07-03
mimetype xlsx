--- v8 (2026-06-05)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e6d6a87f4cc4e81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6732a431307642bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c1e666e259d400e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd745b0709a6b4ad9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce2bd04c7b9a48e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c1e666e259d400e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25dac14cc94f4ad5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd745b0709a6b4ad9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Trading by eclectic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,151</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,571 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>