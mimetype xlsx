--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6732a431307642bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13a01b8308a34a19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd745b0709a6b4ad9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redc4f3e83ce84c31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25dac14cc94f4ad5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd745b0709a6b4ad9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2b1939a0f584177" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redc4f3e83ce84c31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Trading by eclectic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,889</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,979</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>