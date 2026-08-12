--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13a01b8308a34a19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cf50378abc345fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redc4f3e83ce84c31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab7d65195d6e49cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2b1939a0f584177" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redc4f3e83ce84c31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28e2233a09534a7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab7d65195d6e49cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Trading by eclectic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,864</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,163</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>