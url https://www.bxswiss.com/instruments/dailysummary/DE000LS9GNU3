--- v11 (2026-08-12)
+++ v12 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cf50378abc345fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03597f27f4b545de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab7d65195d6e49cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e644f97d3df4982"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28e2233a09534a7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab7d65195d6e49cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ebe93b8923748c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e644f97d3df4982" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Trading by eclectic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>132,454</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>131,966</x:t>
-[...512 lines deleted...]
-          <x:t>130,163</x:t>
+          <x:t>130,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,083</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>