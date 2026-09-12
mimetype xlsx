--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e1940fb24554029" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86797ddc7ed04b26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9eff784a536a4722"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26135e542ebd4e4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4a8ffc1c08f4f99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9eff784a536a4722" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0df44d1fd10c473e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26135e542ebd4e4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kliniken und Seniorenresidenzen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,673</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>