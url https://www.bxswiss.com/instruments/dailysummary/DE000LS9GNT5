--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86797ddc7ed04b26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b93f9d76ac84912" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26135e542ebd4e4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R093899fd0db341aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0df44d1fd10c473e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26135e542ebd4e4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ce303d2f70a45e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R093899fd0db341aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kliniken und Seniorenresidenzen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,664</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,331</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>