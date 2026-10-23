--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b93f9d76ac84912" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R668f0dff69134f8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R093899fd0db341aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9adf4804cd1c48b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ce303d2f70a45e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R093899fd0db341aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84e89845476f486f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9adf4804cd1c48b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kliniken und Seniorenresidenzen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...26 lines deleted...]
-          <x:t>02.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,497</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>103,699</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...551 lines deleted...]
-          <x:t>103,331</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,014</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>