--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bf1fa14450f4a54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7732bded468943c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb180d4aad7fa457c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c4ba9a541be4c90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24967140096141ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb180d4aad7fa457c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5680698f37b4232" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c4ba9a541be4c90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kliniken und Seniorenresidenzen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...215 lines deleted...]
-          <x:t>20.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,476</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...401 lines deleted...]
-          <x:t>93,441</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,962</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>93,270</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,734</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>