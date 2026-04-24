--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7732bded468943c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd60f48543ff54ab5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c4ba9a541be4c90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a93b47e10a64fde"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5680698f37b4232" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c4ba9a541be4c90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re75cd482f7904f0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a93b47e10a64fde" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kliniken und Seniorenresidenzen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>93,441</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,962</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...170 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,281</x:t>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>