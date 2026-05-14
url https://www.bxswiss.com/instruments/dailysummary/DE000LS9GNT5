--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd60f48543ff54ab5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94b9281b76254294" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a93b47e10a64fde"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde7f20d052b04281"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re75cd482f7904f0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a93b47e10a64fde" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R667b424f84ae46a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde7f20d052b04281" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kliniken und Seniorenresidenzen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>24.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,314</x:t>
-[...58 lines deleted...]
-          <x:t>94,456</x:t>
+          <x:t>94,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,064</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>94,789</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>