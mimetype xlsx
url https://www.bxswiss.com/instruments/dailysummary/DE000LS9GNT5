--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94b9281b76254294" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0aac846bb244a39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde7f20d052b04281"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd42f0debd51f47e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R667b424f84ae46a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde7f20d052b04281" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a89792eb11a43a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd42f0debd51f47e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kliniken und Seniorenresidenzen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,104 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...242 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,354</x:t>
-[...124 lines deleted...]
-          <x:t>04.05.2026</x:t>
+          <x:t>94,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,205</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,849</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,359</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>