--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0aac846bb244a39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R963fc18f08624685" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd42f0debd51f47e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05694117a8124094"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a89792eb11a43a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd42f0debd51f47e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cfe490701444d0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05694117a8124094" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kliniken und Seniorenresidenzen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,237</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,514</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>