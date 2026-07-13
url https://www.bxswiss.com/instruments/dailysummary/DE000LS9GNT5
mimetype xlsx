--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R963fc18f08624685" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R159254a16d694b2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05694117a8124094"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04db7bd9ccc14ea9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cfe490701444d0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05694117a8124094" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfee66dfbb71e4fb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04db7bd9ccc14ea9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kliniken und Seniorenresidenzen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,551</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,351</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>