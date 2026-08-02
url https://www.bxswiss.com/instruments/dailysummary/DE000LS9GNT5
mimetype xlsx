--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R159254a16d694b2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dc4b3ccf5f4418b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04db7bd9ccc14ea9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cd7030af5f24a9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfee66dfbb71e4fb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04db7bd9ccc14ea9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5d207e95a534f8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cd7030af5f24a9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kliniken und Seniorenresidenzen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,438</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>