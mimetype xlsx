--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dc4b3ccf5f4418b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e1940fb24554029" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cd7030af5f24a9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9eff784a536a4722"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5d207e95a534f8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cd7030af5f24a9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4a8ffc1c08f4f99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9eff784a536a4722" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Kliniken und Seniorenresidenzen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNT5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...382 lines deleted...]
-          <x:t>108,401</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,378</x:t>
-[...220 lines deleted...]
-          <x:t>109,438</x:t>
+          <x:t>109,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,699</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>