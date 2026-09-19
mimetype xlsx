--- v11 (2026-08-29)
+++ v12 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reaf66a8f69b4453c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R913872fb73e948a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0007b0cdd48444d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R378d7256160d44be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70854de2554b4b0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0007b0cdd48444d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R183bc389fdd5453a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R378d7256160d44be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SBR Global Dividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,305</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>132,902</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,934</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...397 lines deleted...]
-          <x:t>133,817</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,372</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>