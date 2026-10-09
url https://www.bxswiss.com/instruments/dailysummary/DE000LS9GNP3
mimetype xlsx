--- v12 (2026-09-19)
+++ v13 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R913872fb73e948a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4ed00bbf7724a06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R378d7256160d44be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0704574fb9f04801"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R183bc389fdd5453a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R378d7256160d44be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bd7def00b054814" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0704574fb9f04801" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SBR Global Dividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...328 lines deleted...]
-          <x:t>132,964</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>132,865</x:t>
-[...301 lines deleted...]
-          <x:t>132,372</x:t>
+          <x:t>132,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,981</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>