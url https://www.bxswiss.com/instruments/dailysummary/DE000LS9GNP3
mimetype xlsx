--- v13 (2026-10-09)
+++ v14 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4ed00bbf7724a06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6864e45fb4949b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0704574fb9f04801"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5bddd76d134486b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bd7def00b054814" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0704574fb9f04801" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6576ee85ae84130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5bddd76d134486b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SBR Global Dividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>132,863</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>132,710</x:t>
-[...425 lines deleted...]
-        <x:is>
           <x:t>133,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,545</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,938</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,861</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>