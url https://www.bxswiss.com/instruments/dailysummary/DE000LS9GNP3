--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dcad36e7cd542d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8533008cd194a46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ec649f1d2504969"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ae363e6b48043a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7683fe4706654a0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ec649f1d2504969" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c5948a7b69c4adb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ae363e6b48043a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SBR Global Dividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>