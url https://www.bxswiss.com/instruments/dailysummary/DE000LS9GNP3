--- v6 (2026-04-03)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8533008cd194a46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2faf04fd93fb4327" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ae363e6b48043a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1039c71d131d460b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c5948a7b69c4adb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ae363e6b48043a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc49d0a2033a404c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1039c71d131d460b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SBR Global Dividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,627 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>119,798</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>119,668</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>120,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,294</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,051</x:t>
         </x:is>
       </x:c>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,421</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>