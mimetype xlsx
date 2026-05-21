--- v7 (2026-04-25)
+++ v8 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2faf04fd93fb4327" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e63cbe149f6480d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1039c71d131d460b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4eaca7c9cece49fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc49d0a2033a404c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1039c71d131d460b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3a1522bed0449c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4eaca7c9cece49fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SBR Global Dividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,378</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,432</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>