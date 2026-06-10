--- v8 (2026-05-21)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e63cbe149f6480d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bcf4f959f604755" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4eaca7c9cece49fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ea6174ec4df423a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3a1522bed0449c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4eaca7c9cece49fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R601c250f136c4f6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ea6174ec4df423a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SBR Global Dividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,237</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,212</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>