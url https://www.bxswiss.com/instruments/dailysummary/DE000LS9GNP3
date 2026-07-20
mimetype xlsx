--- v9 (2026-06-10)
+++ v10 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bcf4f959f604755" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71ba6450b8ab4d7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ea6174ec4df423a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3c329e7ea1e40f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R601c250f136c4f6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ea6174ec4df423a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22401946332a469e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3c329e7ea1e40f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SBR Global Dividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>126,212</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,676</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>