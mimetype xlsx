--- v10 (2026-07-20)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71ba6450b8ab4d7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reaf66a8f69b4453c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3c329e7ea1e40f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0007b0cdd48444d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22401946332a469e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3c329e7ea1e40f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70854de2554b4b0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0007b0cdd48444d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SBR Global Dividend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>129,676</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,817</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>