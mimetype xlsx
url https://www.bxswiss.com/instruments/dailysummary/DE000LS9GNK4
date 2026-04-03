--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17ef2be4a9ce4039" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R156d39163ac34f59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raeed42a205444d33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba7e2d3c287a456a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cd43e9589474742" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raeed42a205444d33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R032021259ca74154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba7e2d3c287a456a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spinoffs both sides</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNK4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...90 lines deleted...]
-          <x:t>174,524</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>174,049</x:t>
-[...539 lines deleted...]
-          <x:t>169,739</x:t>
+          <x:t>173,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,109</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>