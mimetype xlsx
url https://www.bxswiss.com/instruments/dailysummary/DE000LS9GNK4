--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R156d39163ac34f59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83b15fc5467d44dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba7e2d3c287a456a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1471f8b278724bfb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R032021259ca74154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba7e2d3c287a456a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R413875bebd4a4bfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1471f8b278724bfb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spinoffs both sides</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNK4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,208</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>