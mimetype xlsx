--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83b15fc5467d44dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb8d9aec192b4b2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1471f8b278724bfb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2bf07a09f034494"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R413875bebd4a4bfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1471f8b278724bfb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd04441d8e4724a28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2bf07a09f034494" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spinoffs both sides</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNK4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,599</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,569</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>