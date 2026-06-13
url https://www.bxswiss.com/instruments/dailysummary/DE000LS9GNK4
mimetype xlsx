--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb8d9aec192b4b2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc172f90ac3ea49df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2bf07a09f034494"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02dcb152465f4ad5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd04441d8e4724a28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2bf07a09f034494" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb18b383bf7f467e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02dcb152465f4ad5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spinoffs both sides</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNK4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,673</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,121</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>