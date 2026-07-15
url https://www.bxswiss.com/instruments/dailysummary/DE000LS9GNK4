--- v8 (2026-06-13)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc172f90ac3ea49df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20a0f5871b1c42c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02dcb152465f4ad5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57f2afddcfb6420b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb18b383bf7f467e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02dcb152465f4ad5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4129403f677c4f86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57f2afddcfb6420b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spinoffs both sides</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNK4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...544 lines deleted...]
-          <x:t>180,339</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>179,891</x:t>
-[...58 lines deleted...]
-          <x:t>183,121</x:t>
+          <x:t>182,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,853</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>