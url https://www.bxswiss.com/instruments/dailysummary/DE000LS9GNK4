--- v9 (2026-07-15)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20a0f5871b1c42c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92b1b0b08f634fe2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57f2afddcfb6420b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R152212c1706c47c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4129403f677c4f86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57f2afddcfb6420b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2762ff4f2d594afd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R152212c1706c47c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spinoffs both sides</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNK4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>190,853</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>