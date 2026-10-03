--- v10 (2026-08-24)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92b1b0b08f634fe2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad0730d018354517" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R152212c1706c47c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6de0867712904b0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2762ff4f2d594afd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R152212c1706c47c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87cb50b41ef84f1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6de0867712904b0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spinoffs both sides</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNK4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,421</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...335 lines deleted...]
-          <x:t>192,155</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,083</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>