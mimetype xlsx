--- v11 (2026-10-03)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad0730d018354517" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9984cfc2af694b99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6de0867712904b0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd9c09462ad84656"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87cb50b41ef84f1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6de0867712904b0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6be8d753e46425b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd9c09462ad84656" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Spinoffs both sides</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNK4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,243</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,491</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>