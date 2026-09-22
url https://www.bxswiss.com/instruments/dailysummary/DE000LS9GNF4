--- v11 (2026-09-02)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8cf20f5b73d492e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ecde90983aa4319" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4b614dc91e443e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6844ebe57344937"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f4cbc09d9854d3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4b614dc91e443e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b866d5453f74218" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6844ebe57344937" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Diagnostik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,967</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>