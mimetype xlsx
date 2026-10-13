--- v12 (2026-09-22)
+++ v13 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ecde90983aa4319" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49266de742c8472f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6844ebe57344937"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8e74874e6ea48e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b866d5453f74218" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6844ebe57344937" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R027976ffc6674032" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8e74874e6ea48e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Diagnostik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,254</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,561</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>