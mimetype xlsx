--- v13 (2026-10-13)
+++ v14 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49266de742c8472f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2ec119c6fe94577" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8e74874e6ea48e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e5a3fbeb03043c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R027976ffc6674032" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8e74874e6ea48e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93196006980c4351" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e5a3fbeb03043c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Diagnostik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,793</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>