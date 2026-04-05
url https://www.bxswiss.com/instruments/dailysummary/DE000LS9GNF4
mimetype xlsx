--- v4 (2026-03-16)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R966e86c8f0fc4419" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26de14aa93b74ebd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97388932342b4037"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce4fa8b140d548df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25be41a9c1de481c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97388932342b4037" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b203b1b24c04da5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce4fa8b140d548df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Diagnostik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,693</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,773</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>