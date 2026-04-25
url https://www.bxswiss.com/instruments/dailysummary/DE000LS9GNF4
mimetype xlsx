--- v5 (2026-04-05)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26de14aa93b74ebd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86f5ee4e76864ad6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce4fa8b140d548df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbee1a4a5d4b640c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b203b1b24c04da5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce4fa8b140d548df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R053e7651820945d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbee1a4a5d4b640c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Diagnostik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,861</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>