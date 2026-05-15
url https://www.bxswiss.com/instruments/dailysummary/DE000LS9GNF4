--- v6 (2026-04-25)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86f5ee4e76864ad6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R619eb739a57342e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbee1a4a5d4b640c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca4cd9fe94b3419a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R053e7651820945d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbee1a4a5d4b640c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15901b3b1bcd43b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca4cd9fe94b3419a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Diagnostik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,397 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,058</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...337 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,480</x:t>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,606</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>