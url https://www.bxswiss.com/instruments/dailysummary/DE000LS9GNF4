--- v7 (2026-05-15)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R619eb739a57342e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1509cde7afdd4573" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca4cd9fe94b3419a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8207451973a04909"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15901b3b1bcd43b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca4cd9fe94b3419a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30455de466204c69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8207451973a04909" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Diagnostik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...377 lines deleted...]
-          <x:t>04.05.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,394</x:t>
-[...198 lines deleted...]
-          <x:t>86,606</x:t>
+          <x:t>88,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,691</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>