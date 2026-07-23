--- v8 (2026-06-13)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1509cde7afdd4573" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ddd61253deb4fb6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8207451973a04909"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6036172317b487c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30455de466204c69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8207451973a04909" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6cca77950514e89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6036172317b487c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Diagnostik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>91,691</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,276</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>