--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ddd61253deb4fb6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R768bb2e743814533" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6036172317b487c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b20e3a7288e48af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6cca77950514e89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6036172317b487c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ccb8c98580d4dde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b20e3a7288e48af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Diagnostik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,146</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,266</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>