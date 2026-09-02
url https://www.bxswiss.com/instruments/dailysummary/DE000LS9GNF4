--- v10 (2026-08-12)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R768bb2e743814533" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8cf20f5b73d492e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b20e3a7288e48af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4b614dc91e443e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ccb8c98580d4dde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b20e3a7288e48af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f4cbc09d9854d3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4b614dc91e443e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Diagnostik</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNF4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>