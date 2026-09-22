--- v11 (2026-09-02)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfff9a30d3a6149ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcb07d968c024d94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e180b8b6c1b4a82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9aca10c446d45b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78dbbe8585714219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e180b8b6c1b4a82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cd7dd20e4ca437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9aca10c446d45b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Einfacher Ansatz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GND9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,323</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,121</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>