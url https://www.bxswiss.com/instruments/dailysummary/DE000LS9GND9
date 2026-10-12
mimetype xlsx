--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcb07d968c024d94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6293f793bd8e427b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9aca10c446d45b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R556f5a69534042fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cd7dd20e4ca437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9aca10c446d45b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d62aab1447b4d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R556f5a69534042fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Einfacher Ansatz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GND9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,576 +149,171 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...230 lines deleted...]
-          <x:t>161,177</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,247</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...285 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,407</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,889</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>