--- v13 (2026-10-12)
+++ v14 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6293f793bd8e427b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref83257899ca4057" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R556f5a69534042fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R054e83e5e5824be5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d62aab1447b4d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R556f5a69534042fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e8f9ba190ef461f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R054e83e5e5824be5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Einfacher Ansatz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GND9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...333 lines deleted...]
-          <x:t>158,816</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>157,081</x:t>
-[...242 lines deleted...]
-          <x:t>152,889</x:t>
+          <x:t>157,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,774</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>