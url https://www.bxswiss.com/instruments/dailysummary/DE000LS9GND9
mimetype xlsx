--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41098c8e2fbc4b94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa79c05553b742f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8340bfc062eb4e07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb235dbeb7a34cd9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f9afda75669449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8340bfc062eb4e07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4914981ff3147ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb235dbeb7a34cd9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Einfacher Ansatz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GND9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,74 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,616</x:t>
@@ -791,31 +306,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,347</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>