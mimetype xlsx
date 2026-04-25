--- v6 (2026-04-04)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa79c05553b742f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b32a23ca22d42d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb235dbeb7a34cd9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R010d28235e6047b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4914981ff3147ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb235dbeb7a34cd9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e87d81379de4478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R010d28235e6047b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Einfacher Ansatz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GND9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,375 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...323 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,139</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -684,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,079</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>