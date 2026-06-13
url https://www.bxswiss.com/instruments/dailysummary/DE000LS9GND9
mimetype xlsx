--- v7 (2026-04-25)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b32a23ca22d42d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5792e53cba5e4d52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R010d28235e6047b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R173a1f168c4f4ac2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e87d81379de4478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R010d28235e6047b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26120985a3eb41cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R173a1f168c4f4ac2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Einfacher Ansatz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GND9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>169,079</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,267</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>