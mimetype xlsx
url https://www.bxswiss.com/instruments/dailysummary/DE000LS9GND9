--- v8 (2026-06-13)
+++ v9 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5792e53cba5e4d52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9445d3dbb7da42fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R173a1f168c4f4ac2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b4868bccb724f61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26120985a3eb41cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R173a1f168c4f4ac2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc44848326c2f491c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b4868bccb724f61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Einfacher Ansatz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GND9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,864</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>