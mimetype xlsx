--- v9 (2026-07-04)
+++ v10 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9445d3dbb7da42fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabb4d64539df43a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b4868bccb724f61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd31b2b3414145e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc44848326c2f491c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b4868bccb724f61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6e439a663654de1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd31b2b3414145e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Einfacher Ansatz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GND9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,941</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,807</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>