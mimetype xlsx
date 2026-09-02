--- v10 (2026-07-24)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabb4d64539df43a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfff9a30d3a6149ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd31b2b3414145e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e180b8b6c1b4a82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6e439a663654de1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd31b2b3414145e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78dbbe8585714219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e180b8b6c1b4a82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Einfacher Ansatz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GND9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...640 lines deleted...]
-          <x:t>165,807</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>