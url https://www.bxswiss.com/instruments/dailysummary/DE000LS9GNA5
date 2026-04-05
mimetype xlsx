--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R672687b6fcfc4b80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racc7e892a8944a52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64dbd8984da14e59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bcd79eb4781457d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ae344fe545a48c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64dbd8984da14e59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6a501f73fe84dc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bcd79eb4781457d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PURAVIDA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...215 lines deleted...]
-          <x:t>24.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,988</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...337 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,396</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>