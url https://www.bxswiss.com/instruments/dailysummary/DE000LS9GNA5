--- v5 (2026-04-05)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racc7e892a8944a52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf3c8c3fc9814e40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bcd79eb4781457d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b2c4ebc66984437"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6a501f73fe84dc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bcd79eb4781457d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree7b0e45a32a46d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b2c4ebc66984437" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PURAVIDA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>176,396</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,279</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>