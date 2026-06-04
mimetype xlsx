--- v6 (2026-05-15)
+++ v7 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf3c8c3fc9814e40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17b38500aadd41e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b2c4ebc66984437"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd93c2d42e0384f0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree7b0e45a32a46d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b2c4ebc66984437" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a34d7ded2b443db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd93c2d42e0384f0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PURAVIDA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>