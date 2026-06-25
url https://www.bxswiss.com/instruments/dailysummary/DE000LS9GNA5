--- v7 (2026-06-04)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17b38500aadd41e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdece6319d46d4864" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd93c2d42e0384f0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb90bc1de6c84022"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a34d7ded2b443db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd93c2d42e0384f0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31a0946613e442f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb90bc1de6c84022" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PURAVIDA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,592</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>