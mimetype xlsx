--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdece6319d46d4864" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cdf839c955d4e7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb90bc1de6c84022"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R906541cb8f494162"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31a0946613e442f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb90bc1de6c84022" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R593ea7c7f2f74fe5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R906541cb8f494162" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PURAVIDA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,447</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>