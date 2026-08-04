--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cdf839c955d4e7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8b660f0be264ad4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R906541cb8f494162"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd41828cda7cb401c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R593ea7c7f2f74fe5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R906541cb8f494162" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79846ab50d33473c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd41828cda7cb401c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PURAVIDA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>