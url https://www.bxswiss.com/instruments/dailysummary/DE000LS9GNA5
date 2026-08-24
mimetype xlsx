--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8b660f0be264ad4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5df60a7ee1a42b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd41828cda7cb401c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf707e4900af4301"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79846ab50d33473c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd41828cda7cb401c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c729091731f4d15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf707e4900af4301" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PURAVIDA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,815</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,486</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>