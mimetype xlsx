--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5df60a7ee1a42b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ec46a82061d4def" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf707e4900af4301"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01abd5b669cd4895"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c729091731f4d15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf707e4900af4301" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e1303ffeee74d90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01abd5b669cd4895" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PURAVIDA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,047</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,068</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>