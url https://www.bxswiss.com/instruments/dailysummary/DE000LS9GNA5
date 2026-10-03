--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ec46a82061d4def" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R285c20472ae4405f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01abd5b669cd4895"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92d73f44a7c64f92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e1303ffeee74d90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01abd5b669cd4895" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a1964ac5bcf44ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92d73f44a7c64f92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PURAVIDA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,269</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>