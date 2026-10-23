--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R285c20472ae4405f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59d55777824645d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92d73f44a7c64f92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03ec51dca0da4709"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a1964ac5bcf44ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92d73f44a7c64f92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7aa1c28c7c64a73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03ec51dca0da4709" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PURAVIDA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GNA5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...14 lines deleted...]
-          <x:t>188,368</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,624</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...617 lines deleted...]
-          <x:t>187,269</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,446</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>