--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcce6ec25e28e4544" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R977ffdef23ad42a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2e5a9be9c56450d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra511a6eaf958497b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc07f3b5f1ae044c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2e5a9be9c56450d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea5ba2f151c94e7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra511a6eaf958497b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Income  ++</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GMY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,112</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,381</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>