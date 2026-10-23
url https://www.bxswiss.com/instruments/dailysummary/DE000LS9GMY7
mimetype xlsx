--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R977ffdef23ad42a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reba0445e8d3e48da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra511a6eaf958497b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13fc9d2164504487"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea5ba2f151c94e7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra511a6eaf958497b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb437bc1064a481a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13fc9d2164504487" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Income  ++</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GMY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...360 lines deleted...]
-          <x:t>223,176</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>220,944</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>219,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,448</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,073</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,533</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>