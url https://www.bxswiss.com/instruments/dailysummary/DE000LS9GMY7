--- v5 (2026-03-14)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83e6fea35a4c401b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4c010b5d5d542e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4aec4e92a4074470"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7008a0b46ceb4142"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bcf367618124e88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4aec4e92a4074470" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50dc58eb2fcc46dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7008a0b46ceb4142" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Income  ++</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GMY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...333 lines deleted...]
-          <x:t>195,710</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>195,340</x:t>
-[...296 lines deleted...]
-          <x:t>184,033</x:t>
+          <x:t>193,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,034</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>