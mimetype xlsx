--- v6 (2026-04-24)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4c010b5d5d542e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b99be15654446c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7008a0b46ceb4142"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R548fd3ba10964a25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50dc58eb2fcc46dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7008a0b46ceb4142" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdf9a7e0a6a64a70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R548fd3ba10964a25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Income  ++</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GMY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...382 lines deleted...]
-          <x:t>193,286</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>193,276</x:t>
-[...193 lines deleted...]
-          <x:t>194,034</x:t>
+          <x:t>192,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,371</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>