--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b99be15654446c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dae5cb8e3ac4ee3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R548fd3ba10964a25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06072fa76bb94c3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdf9a7e0a6a64a70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R548fd3ba10964a25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcdce43ce8ac448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06072fa76bb94c3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Income  ++</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GMY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,732</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>