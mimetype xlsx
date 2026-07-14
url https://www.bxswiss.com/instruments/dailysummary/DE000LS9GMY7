--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dae5cb8e3ac4ee3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R638e63d909fb4ac7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06072fa76bb94c3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d586bdaf87949f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcdce43ce8ac448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06072fa76bb94c3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e7c530a4cfb4c90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d586bdaf87949f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Income  ++</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GMY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,269</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,913</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>