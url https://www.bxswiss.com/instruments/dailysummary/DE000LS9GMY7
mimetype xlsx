--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R638e63d909fb4ac7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra53eac7867c74015" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d586bdaf87949f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R959bef81fa6441a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e7c530a4cfb4c90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d586bdaf87949f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re94f6afb8b374cbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R959bef81fa6441a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Income  ++</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GMY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,604</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>