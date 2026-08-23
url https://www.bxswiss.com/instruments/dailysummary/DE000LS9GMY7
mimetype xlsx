--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra53eac7867c74015" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb580e0ff17f4b08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R959bef81fa6441a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb04c08ccbe242e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re94f6afb8b374cbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R959bef81fa6441a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra476402ea14b4aef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb04c08ccbe242e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Income  ++</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GMY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,654</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>