--- v11 (2026-08-23)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb580e0ff17f4b08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcce6ec25e28e4544" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb04c08ccbe242e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2e5a9be9c56450d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra476402ea14b4aef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb04c08ccbe242e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc07f3b5f1ae044c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2e5a9be9c56450d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Income  ++</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GMY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,853</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,191</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>