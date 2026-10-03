--- v13 (2026-08-22)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc28bcb71f19e4768" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a8fa0e224294742" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf25e98bd8e19497a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50650b6ba3274e8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa4e9e271f7745e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf25e98bd8e19497a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9db4603b55e441c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50650b6ba3274e8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden plus Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GMS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...306 lines deleted...]
-          <x:t>246,827</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>246,250</x:t>
-[...296 lines deleted...]
-          <x:t>246,927</x:t>
+          <x:t>241,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,533</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>