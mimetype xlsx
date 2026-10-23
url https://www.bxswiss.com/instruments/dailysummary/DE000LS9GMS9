--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a8fa0e224294742" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02ddc53c511546bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50650b6ba3274e8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R633ee1f9ff064e74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9db4603b55e441c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50650b6ba3274e8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28480b81974f49e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R633ee1f9ff064e74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden plus Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GMS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,013</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>