--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a060a994a38466d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23ca22ea361d448b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9371f2da0e1b4ec4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06678f888418435d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70758260f55944d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9371f2da0e1b4ec4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd63c025c90134bfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06678f888418435d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden plus Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GMS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,282</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,582</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>