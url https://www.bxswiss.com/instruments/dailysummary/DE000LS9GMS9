--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23ca22ea361d448b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b477181e9ae4026" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06678f888418435d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5416859f67f4afe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd63c025c90134bfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06678f888418435d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ea534ed391d49fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5416859f67f4afe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden plus Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GMS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,602</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,773</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>