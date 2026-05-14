--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b477181e9ae4026" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R779da337bc744f1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5416859f67f4afe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f02692ee3eb4df1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ea534ed391d49fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5416859f67f4afe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f86d085afbf489a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f02692ee3eb4df1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden plus Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GMS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,899</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,508</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>