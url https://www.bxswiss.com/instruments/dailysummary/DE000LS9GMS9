--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R779da337bc744f1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7afea40028014f0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f02692ee3eb4df1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74ea4163c8284970"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f86d085afbf489a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f02692ee3eb4df1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9346752393184a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74ea4163c8284970" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden plus Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GMS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>