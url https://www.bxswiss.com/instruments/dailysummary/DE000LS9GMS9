--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7afea40028014f0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8f7910bcecb4b3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74ea4163c8284970"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30df8459702942dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9346752393184a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74ea4163c8284970" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4882e652c1d44df6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30df8459702942dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden plus Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GMS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,473</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>