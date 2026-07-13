--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8f7910bcecb4b3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1a8bf888a1141c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30df8459702942dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa135033a1074589"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4882e652c1d44df6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30df8459702942dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R896e70703989410c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa135033a1074589" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden plus Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GMS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,937</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,689</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>