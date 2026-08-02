--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1a8bf888a1141c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra695751bc3624fc1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa135033a1074589"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3515b6f6fd7f4798"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R896e70703989410c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa135033a1074589" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e77c0c8335b4a6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3515b6f6fd7f4798" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden plus Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GMS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,412</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,887</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>