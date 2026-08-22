--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra695751bc3624fc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc28bcb71f19e4768" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3515b6f6fd7f4798"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf25e98bd8e19497a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e77c0c8335b4a6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3515b6f6fd7f4798" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa4e9e271f7745e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf25e98bd8e19497a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden plus Chance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GMS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,317</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,927</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>