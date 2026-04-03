--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1de991d17c14c89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R009997015287401f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbff7796bee7a4cd9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b1f59dec8994c81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb100474a8b9947d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbff7796bee7a4cd9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bf51b4170da4b22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b1f59dec8994c81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Echte Nebenwerte=&gt;Gute Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GMR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,074</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>