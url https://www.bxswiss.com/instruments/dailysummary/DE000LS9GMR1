--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R009997015287401f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6248ffa3b26f44e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b1f59dec8994c81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57c95cb5086d4f3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bf51b4170da4b22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b1f59dec8994c81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bad0897f2f749cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57c95cb5086d4f3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Echte Nebenwerte=&gt;Gute Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GMR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,296</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,573</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>