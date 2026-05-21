--- v7 (2026-04-26)
+++ v8 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6248ffa3b26f44e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c91a1137b7f4bb7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57c95cb5086d4f3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd3d1ee370394224"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bad0897f2f749cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57c95cb5086d4f3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2854084082c343c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd3d1ee370394224" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Echte Nebenwerte=&gt;Gute Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GMR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,131</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,776</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>