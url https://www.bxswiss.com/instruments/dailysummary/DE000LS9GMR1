--- v8 (2026-05-21)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c91a1137b7f4bb7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d15bfea2ae44e11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd3d1ee370394224"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06015a283eda44de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2854084082c343c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd3d1ee370394224" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5dd092e037744a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06015a283eda44de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Echte Nebenwerte=&gt;Gute Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GMR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,699</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,372</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>