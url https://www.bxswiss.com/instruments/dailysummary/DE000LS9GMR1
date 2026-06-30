--- v9 (2026-06-10)
+++ v10 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d15bfea2ae44e11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1f097678a8c4e90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06015a283eda44de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb391b211669f456e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5dd092e037744a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06015a283eda44de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7e880307ee6415b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb391b211669f456e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Echte Nebenwerte=&gt;Gute Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GMR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,429</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>