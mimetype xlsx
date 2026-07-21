--- v10 (2026-06-30)
+++ v11 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1f097678a8c4e90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6155ec995ab48dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb391b211669f456e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11ce9bf737c5459a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7e880307ee6415b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb391b211669f456e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0345a83f6a3749d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11ce9bf737c5459a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Echte Nebenwerte=&gt;Gute Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GMR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,544 +149,139 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...392 lines deleted...]
-          <x:t>155,730</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,229</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...91 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,238</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,866</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,124</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>