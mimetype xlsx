--- v11 (2026-07-21)
+++ v12 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6155ec995ab48dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e0aad4091b842bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11ce9bf737c5459a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8ad0ddc3f57421a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0345a83f6a3749d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11ce9bf737c5459a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R113c6d875fc2499c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8ad0ddc3f57421a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Echte Nebenwerte=&gt;Gute Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GMR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...112 lines deleted...]
-          <x:t>155,866</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>155,838</x:t>
-[...463 lines deleted...]
-          <x:t>152,124</x:t>
+          <x:t>156,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>