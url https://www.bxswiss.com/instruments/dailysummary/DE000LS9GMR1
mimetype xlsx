--- v12 (2026-08-29)
+++ v13 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e0aad4091b842bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59ad4ad7be364e03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8ad0ddc3f57421a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re961eae2ee9d424e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R113c6d875fc2499c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8ad0ddc3f57421a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R717d60d297cc4582" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re961eae2ee9d424e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Echte Nebenwerte=&gt;Gute Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GMR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...387 lines deleted...]
-          <x:t>160,260</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>159,769</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>157,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,342</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>