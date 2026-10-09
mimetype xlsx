--- v13 (2026-09-19)
+++ v14 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59ad4ad7be364e03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5f4dd6f39254667" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re961eae2ee9d424e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5206099ba1af40dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R717d60d297cc4582" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re961eae2ee9d424e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49efefbe12e34a95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5206099ba1af40dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Echte Nebenwerte=&gt;Gute Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GMR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...144 lines deleted...]
-          <x:t>160,445</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,004</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...487 lines deleted...]
-          <x:t>158,980</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,117</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>