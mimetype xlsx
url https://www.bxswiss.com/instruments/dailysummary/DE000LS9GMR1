--- v14 (2026-10-09)
+++ v15 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5f4dd6f39254667" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb182054ff7e7494f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5206099ba1af40dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dedc7d1a81b4215"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49efefbe12e34a95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5206099ba1af40dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c56faa6b4c443f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dedc7d1a81b4215" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Echte Nebenwerte=&gt;Gute Chancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GMR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,412</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,519</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>