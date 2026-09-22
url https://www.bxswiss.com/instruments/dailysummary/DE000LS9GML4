--- v9 (2026-09-01)
+++ v10 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd267d9d15c3e4dbb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcadae76d27a04ef5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c78d812cb3a4f94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a6e876f8690464a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5ce0103cb034fac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c78d812cb3a4f94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c4d6aeee3a04875" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a6e876f8690464a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SONDERSITUATION + UNTERBEWERTUNG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GML4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,133</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>