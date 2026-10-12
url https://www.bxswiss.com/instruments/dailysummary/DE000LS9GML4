--- v10 (2026-09-22)
+++ v11 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcadae76d27a04ef5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98fdd6d26d6a4f27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a6e876f8690464a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34a24928278d4703"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c4d6aeee3a04875" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a6e876f8690464a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf16626868a2e4ac9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34a24928278d4703" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SONDERSITUATION + UNTERBEWERTUNG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GML4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,991</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,912</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>