--- v11 (2026-10-12)
+++ v12 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98fdd6d26d6a4f27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c1f7914d8cc4615" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34a24928278d4703"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2151001f4e204c9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf16626868a2e4ac9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34a24928278d4703" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R119792c7737e46e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2151001f4e204c9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SONDERSITUATION + UNTERBEWERTUNG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GML4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,223</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,988</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>