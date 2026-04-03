--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9918d34213974b8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8b7b8a8ba934a6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R901b783aeda34aa9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafa83e2de5bd4e22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3697916f97104aba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R901b783aeda34aa9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d1ba9b8b23b4733" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafa83e2de5bd4e22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SONDERSITUATION + UNTERBEWERTUNG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GML4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,505</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>