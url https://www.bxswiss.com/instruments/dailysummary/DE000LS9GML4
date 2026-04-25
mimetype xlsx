--- v3 (2026-04-03)
+++ v4 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8b7b8a8ba934a6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7b92e39a0ee4557" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafa83e2de5bd4e22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R837faf8461d64dee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d1ba9b8b23b4733" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafa83e2de5bd4e22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R473b2f6098724802" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R837faf8461d64dee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SONDERSITUATION + UNTERBEWERTUNG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GML4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>81,828</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,717</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>81,785</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,333</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>