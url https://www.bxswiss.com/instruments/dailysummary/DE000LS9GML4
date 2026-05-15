--- v4 (2026-04-25)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7b92e39a0ee4557" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R000f1b6468d6463e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R837faf8461d64dee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bd36937f79b45b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R473b2f6098724802" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R837faf8461d64dee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2c9bedde41c4d99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bd36937f79b45b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SONDERSITUATION + UNTERBEWERTUNG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GML4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>80,958</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,058</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...568 lines deleted...]
-          <x:t>80,333</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>