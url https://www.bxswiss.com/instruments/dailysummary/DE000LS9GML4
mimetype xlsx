--- v5 (2026-05-15)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R000f1b6468d6463e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R588d5731d9cd441b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bd36937f79b45b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab38905250de4646"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2c9bedde41c4d99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bd36937f79b45b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcee03ef378b24f6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab38905250de4646" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SONDERSITUATION + UNTERBEWERTUNG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GML4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...431 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,464</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>80,058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,237</x:t>
         </x:is>
       </x:c>
@@ -764,31 +251,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,624</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>