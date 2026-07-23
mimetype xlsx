--- v6 (2026-06-13)
+++ v7 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R588d5731d9cd441b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83a8b94271494438" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab38905250de4646"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0c50d2d3c0945d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcee03ef378b24f6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab38905250de4646" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf85bd792e5ee4094" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0c50d2d3c0945d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SONDERSITUATION + UNTERBEWERTUNG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GML4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...134 lines deleted...]
-          <x:t>19.05.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,625</x:t>
-[...16 lines deleted...]
-          <x:t>20.05.2026</x:t>
+          <x:t>79,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,620</x:t>
-[...35 lines deleted...]
-        <x:is>
           <x:t>79,212</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...397 lines deleted...]
-          <x:t>78,624</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,801</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>