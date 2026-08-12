--- v7 (2026-07-23)
+++ v8 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83a8b94271494438" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe1dd241110c4eac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0c50d2d3c0945d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c55ca81561f498b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf85bd792e5ee4094" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0c50d2d3c0945d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62c59cbc88b149be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c55ca81561f498b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SONDERSITUATION + UNTERBEWERTUNG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GML4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,619</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,656</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>