--- v8 (2026-08-12)
+++ v9 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe1dd241110c4eac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd267d9d15c3e4dbb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c55ca81561f498b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c78d812cb3a4f94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62c59cbc88b149be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c55ca81561f498b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5ce0103cb034fac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c78d812cb3a4f94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SONDERSITUATION + UNTERBEWERTUNG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GML4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,942</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,017</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>