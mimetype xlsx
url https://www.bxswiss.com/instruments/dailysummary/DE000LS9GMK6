--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17e2eaa5950e4d9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2107f9e9b51746bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13da3df6b1e74efa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12cdd71d84264b5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3da53fb63544036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13da3df6b1e74efa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95f86fe2fc764203" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12cdd71d84264b5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristige Megatrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GMK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,946</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>