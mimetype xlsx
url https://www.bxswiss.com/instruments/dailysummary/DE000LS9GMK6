--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2107f9e9b51746bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5723f11727d6470c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12cdd71d84264b5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57abb1c885ff4875"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95f86fe2fc764203" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12cdd71d84264b5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R088d7abddbee4bc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57abb1c885ff4875" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristige Megatrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GMK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,948</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>