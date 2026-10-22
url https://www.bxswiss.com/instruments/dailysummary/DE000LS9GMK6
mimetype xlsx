--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5723f11727d6470c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R821a9a7c0b0b4a1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57abb1c885ff4875"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6b4292dca6d4c1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R088d7abddbee4bc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57abb1c885ff4875" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R996b3fe6432642fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6b4292dca6d4c1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristige Megatrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GMK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,752</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>