--- v4 (2026-03-14)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd58fbbcd43ae44af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50f98e7acaf649b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0bcef3819bb4b40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8211ab7b82a94c30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0c5c9265ab84dc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0bcef3819bb4b40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R939cc8792aad4d30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8211ab7b82a94c30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristige Megatrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GMK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...225 lines deleted...]
-          <x:t>203,561</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,399</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...406 lines deleted...]
-          <x:t>201,576</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,136</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>