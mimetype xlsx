--- v5 (2026-04-05)
+++ v6 (2026-05-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50f98e7acaf649b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raea71a6965de4653" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8211ab7b82a94c30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f5c3a444f2b408f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R939cc8792aad4d30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8211ab7b82a94c30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf44872c82274854" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f5c3a444f2b408f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristige Megatrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GMK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,359</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +224,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,114</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>