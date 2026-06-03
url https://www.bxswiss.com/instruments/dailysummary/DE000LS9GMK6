--- v6 (2026-05-02)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raea71a6965de4653" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13e817c3f8c04485" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f5c3a444f2b408f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bdfc15739204acf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf44872c82274854" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f5c3a444f2b408f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcddc10d0c7ee4285" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bdfc15739204acf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristige Megatrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GMK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>224,114</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>