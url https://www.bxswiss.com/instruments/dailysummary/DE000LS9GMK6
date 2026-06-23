--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13e817c3f8c04485" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cdbeab48ad24126" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bdfc15739204acf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40df0e0dfc3042d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcddc10d0c7ee4285" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bdfc15739204acf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb7a1ef0ae304f0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40df0e0dfc3042d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristige Megatrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GMK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>230,783</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,746</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...492 lines deleted...]
-          <x:t>227,100</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,093</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>