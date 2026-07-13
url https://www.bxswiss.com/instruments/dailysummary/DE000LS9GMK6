--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cdbeab48ad24126" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7fd161ff6014b41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40df0e0dfc3042d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R094171d5670f4e84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb7a1ef0ae304f0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40df0e0dfc3042d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55b8daaa39314f30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R094171d5670f4e84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristige Megatrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GMK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...193 lines deleted...]
-          <x:t>228,715</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>227,378</x:t>
-[...355 lines deleted...]
-          <x:t>225,093</x:t>
+          <x:t>232,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,046</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>