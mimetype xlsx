--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7fd161ff6014b41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf762e5dfa4274612" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R094171d5670f4e84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R965475fbf6464013"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55b8daaa39314f30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R094171d5670f4e84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ce8c5be85c14f08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R965475fbf6464013" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristige Megatrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GMK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,081</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,589</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>