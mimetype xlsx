--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf762e5dfa4274612" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17e2eaa5950e4d9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R965475fbf6464013"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13da3df6b1e74efa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ce8c5be85c14f08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R965475fbf6464013" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3da53fb63544036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13da3df6b1e74efa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristige Megatrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GMK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,586</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,978</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>