--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35b8abcea772457e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcacda7d6a5c4414" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57453414d9bc4691"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddc16e49f8864f86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66c7fc248f3b4842" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57453414d9bc4691" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bad63da34ee4530" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddc16e49f8864f86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Business International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GMJ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,448</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,393</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>