--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcacda7d6a5c4414" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94b8a393cb7d456f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddc16e49f8864f86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3507b12c1bf64172"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bad63da34ee4530" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddc16e49f8864f86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6bacf68c88d4525" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3507b12c1bf64172" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Business International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GMJ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,009</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>