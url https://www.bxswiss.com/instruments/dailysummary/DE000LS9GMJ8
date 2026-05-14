--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94b8a393cb7d456f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50a62ed8e3504d66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3507b12c1bf64172"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8469522505824ce2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6bacf68c88d4525" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3507b12c1bf64172" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbafa50d954bd49e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8469522505824ce2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Business International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GMJ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>239,884</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>238,231</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>245,602</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,494</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,111</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>