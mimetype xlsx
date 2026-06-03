--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50a62ed8e3504d66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7977df6774d4bba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8469522505824ce2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53a1252f8be749b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbafa50d954bd49e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8469522505824ce2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf15580da44e44a7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53a1252f8be749b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Business International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GMJ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,034</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,906</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>