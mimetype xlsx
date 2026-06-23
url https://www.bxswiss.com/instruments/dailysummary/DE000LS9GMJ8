--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7977df6774d4bba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb30846cac2943ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53a1252f8be749b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67418a343b9649a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf15580da44e44a7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53a1252f8be749b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b29cf9666e646ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67418a343b9649a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Business International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GMJ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>251,624</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>248,740</x:t>
-[...512 lines deleted...]
-          <x:t>251,906</x:t>
+          <x:t>248,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,154</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>