--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb30846cac2943ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1ed588c415b4ae8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67418a343b9649a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10e3311edad54f13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b29cf9666e646ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67418a343b9649a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2038e0b437a54e74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10e3311edad54f13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Business International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GMJ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,397</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>