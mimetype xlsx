--- v12 (2026-07-13)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1ed588c415b4ae8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0785e45c234043a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10e3311edad54f13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R533fb2ff159d4bd0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2038e0b437a54e74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10e3311edad54f13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c535cc2c5324312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R533fb2ff159d4bd0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Business International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GMJ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>256,890</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,414</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>