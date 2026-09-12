--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0785e45c234043a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42504f0432f94537" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R533fb2ff159d4bd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R165a21aaef2044bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c535cc2c5324312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R533fb2ff159d4bd0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R653e607e026c40d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R165a21aaef2044bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Business International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GMJ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,282</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,913</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>