--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42504f0432f94537" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R420d819bc3c04681" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R165a21aaef2044bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e9009abc3204c02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R653e607e026c40d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R165a21aaef2044bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra05ff62354114c2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e9009abc3204c02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Business International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GMJ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,394</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,569</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>