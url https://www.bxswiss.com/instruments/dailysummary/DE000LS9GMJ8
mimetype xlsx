--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R420d819bc3c04681" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R490c99aba0c4462a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e9009abc3204c02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6e5fa9acf3742d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra05ff62354114c2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e9009abc3204c02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra75893edbeb141f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6e5fa9acf3742d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Business International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GMJ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,834</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,041</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>