--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8e2745aca0b4763" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45250018e2f64bd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R063ccef4b05f486b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1344c5d1c01d47d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde0e33c707ae4530" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R063ccef4b05f486b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R168dd32bc457463c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1344c5d1c01d47d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wille's Wachstum Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GMG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>