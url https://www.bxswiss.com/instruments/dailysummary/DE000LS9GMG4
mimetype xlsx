--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45250018e2f64bd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfa747beb9bf481c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1344c5d1c01d47d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1576cdee91a4621"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R168dd32bc457463c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1344c5d1c01d47d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf9d3cc2f0f64f01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1576cdee91a4621" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wille's Wachstum Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GMG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>80,779</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,281</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...622 lines deleted...]
-          <x:t>79,005</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,438</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>