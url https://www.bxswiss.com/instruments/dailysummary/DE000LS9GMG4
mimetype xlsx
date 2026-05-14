--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfa747beb9bf481c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e0f22338f114ab2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1576cdee91a4621"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a6484c96d694564"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf9d3cc2f0f64f01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1576cdee91a4621" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e01dc6998c9458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a6484c96d694564" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wille's Wachstum Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GMG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>26.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,257</x:t>
-[...495 lines deleted...]
-          <x:t>80,438</x:t>
+          <x:t>76,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,543</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>