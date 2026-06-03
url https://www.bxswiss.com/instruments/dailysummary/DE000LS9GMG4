--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e0f22338f114ab2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6aaa4f9390de4dcd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a6484c96d694564"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23b26c4e98304b5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e01dc6998c9458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a6484c96d694564" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68168292d88348d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23b26c4e98304b5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wille's Wachstum Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GMG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>80,784</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,443</x:t>
-[...366 lines deleted...]
-        <x:is>
           <x:t>79,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,312</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,232</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,781</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>