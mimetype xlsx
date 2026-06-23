--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6aaa4f9390de4dcd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5b970d04b924242" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23b26c4e98304b5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc28126f21d774a31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68168292d88348d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23b26c4e98304b5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bbfff0df5a64fa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc28126f21d774a31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wille's Wachstum Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GMG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,677</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,809</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>