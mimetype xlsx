--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5b970d04b924242" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34faa1b0605546e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc28126f21d774a31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Read3e697004e4e9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bbfff0df5a64fa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc28126f21d774a31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R637f938dd5d44a34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Read3e697004e4e9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wille's Wachstum Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GMG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,587</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,158</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>