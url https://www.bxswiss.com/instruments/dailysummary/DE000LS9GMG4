--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34faa1b0605546e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb634163c93b54154" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Read3e697004e4e9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd731b513cc564588"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R637f938dd5d44a34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Read3e697004e4e9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf496b258e5cd4832" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd731b513cc564588" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wille's Wachstum Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GMG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,559</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,908</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>