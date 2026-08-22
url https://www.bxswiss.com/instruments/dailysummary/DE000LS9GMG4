--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb634163c93b54154" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8c9ef60ea9c4fd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd731b513cc564588"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ee6a1eb1fdd4d0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf496b258e5cd4832" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd731b513cc564588" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb952ea468614fe2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ee6a1eb1fdd4d0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wille's Wachstum Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GMG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...311 lines deleted...]
-          <x:t>73,550</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.07.2026</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>