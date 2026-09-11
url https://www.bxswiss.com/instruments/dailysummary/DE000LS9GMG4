--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8c9ef60ea9c4fd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6af5a61d22214586" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ee6a1eb1fdd4d0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c1d8c2376cf4704"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb952ea468614fe2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ee6a1eb1fdd4d0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6583111479724049" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c1d8c2376cf4704" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wille's Wachstum Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GMG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,399</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,278</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>