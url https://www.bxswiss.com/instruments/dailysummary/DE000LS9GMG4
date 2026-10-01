--- v14 (2026-09-11)
+++ v15 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6af5a61d22214586" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13bf234395aa4519" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c1d8c2376cf4704"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73235d20b8dc476f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6583111479724049" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c1d8c2376cf4704" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca4b4c38080044d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73235d20b8dc476f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wille's Wachstum Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GMG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>80,499</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,952</x:t>
-[...227 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>82,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,582</x:t>
-[...387 lines deleted...]
-          <x:t>79,278</x:t>
+          <x:t>79,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,474</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>