--- v15 (2026-10-01)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13bf234395aa4519" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c67612445c748c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73235d20b8dc476f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f9dfa7d186e4171"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca4b4c38080044d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73235d20b8dc476f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74e4d7660fb74d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f9dfa7d186e4171" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wille's Wachstum Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GMG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>82,541</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,158</x:t>
-[...625 lines deleted...]
-          <x:t>83,474</x:t>
+          <x:t>84,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,176</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>