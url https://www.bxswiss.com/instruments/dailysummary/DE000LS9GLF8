--- v6 (2026-03-14)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cfc7018e2cb4646" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd47e3ea37964dae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3c8ff9b58bf4ca5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8e12bdfc0d54a0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60b698933f3d4e48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3c8ff9b58bf4ca5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2cc320bbd0e40b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8e12bdfc0d54a0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing Only</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GLF8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,436</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>