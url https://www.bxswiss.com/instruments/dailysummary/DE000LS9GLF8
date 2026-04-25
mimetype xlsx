--- v7 (2026-04-05)
+++ v8 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd47e3ea37964dae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R661e0a806eec4b58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8e12bdfc0d54a0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d0ddee8da0342ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2cc320bbd0e40b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8e12bdfc0d54a0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R910f5426caae4fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d0ddee8da0342ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing Only</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GLF8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,936</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,336</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>