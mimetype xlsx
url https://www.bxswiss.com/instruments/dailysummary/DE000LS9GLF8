--- v8 (2026-04-25)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R661e0a806eec4b58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b19411e4d0c44e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d0ddee8da0342ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra11c79791bbd4a6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R910f5426caae4fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d0ddee8da0342ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e4c89a887214916" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra11c79791bbd4a6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing Only</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GLF8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,451</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>