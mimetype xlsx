--- v9 (2026-05-16)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b19411e4d0c44e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb29185ec5c904de0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra11c79791bbd4a6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7644084dd50b4da0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e4c89a887214916" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra11c79791bbd4a6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11bf4d750a064663" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7644084dd50b4da0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing Only</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GLF8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>218,450</x:t>
-[...323 lines deleted...]
-          <x:t>217,462</x:t>
+          <x:t>216,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>216,549</x:t>
-[...215 lines deleted...]
-          <x:t>214,451</x:t>
+          <x:t>217,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,933</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>