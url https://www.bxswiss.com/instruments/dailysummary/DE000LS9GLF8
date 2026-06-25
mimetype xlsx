--- v10 (2026-06-05)
+++ v11 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb29185ec5c904de0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9201774af03c4649" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7644084dd50b4da0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1df8c4b6709443bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11bf4d750a064663" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7644084dd50b4da0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b2adffd51fb4490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1df8c4b6709443bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing Only</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GLF8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>217,462</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>216,549</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>217,109</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,283</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,728</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>