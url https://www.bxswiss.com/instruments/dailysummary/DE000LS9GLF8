--- v11 (2026-06-25)
+++ v12 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9201774af03c4649" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81880191bc874bf2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1df8c4b6709443bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d756575043a47db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b2adffd51fb4490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1df8c4b6709443bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd703799cc59f4284" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d756575043a47db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing Only</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GLF8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,857</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,843</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>