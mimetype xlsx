--- v12 (2026-07-15)
+++ v13 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81880191bc874bf2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7a6192bbd824808" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d756575043a47db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5c3549af97a40a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd703799cc59f4284" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d756575043a47db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91237387f25545c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5c3549af97a40a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing Only</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GLF8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,300</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,177</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>