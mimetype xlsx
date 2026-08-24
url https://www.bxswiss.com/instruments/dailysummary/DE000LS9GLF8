--- v13 (2026-08-04)
+++ v14 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7a6192bbd824808" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd52f31c5ce5a441b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5c3549af97a40a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf736dc6168d84c15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91237387f25545c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5c3549af97a40a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79cde167c2474c39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf736dc6168d84c15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing Only</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GLF8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,692</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>