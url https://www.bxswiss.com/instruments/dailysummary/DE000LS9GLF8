--- v14 (2026-08-24)
+++ v15 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd52f31c5ce5a441b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra19443ae828448e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf736dc6168d84c15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43fcabe7261843df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79cde167c2474c39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf736dc6168d84c15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re74998e5b4484178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43fcabe7261843df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing Only</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GLF8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,180</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,166</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>