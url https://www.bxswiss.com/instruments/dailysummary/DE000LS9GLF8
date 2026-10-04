--- v15 (2026-09-13)
+++ v16 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra19443ae828448e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a109cf6ebc2400b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43fcabe7261843df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87ac3912ddf54801"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re74998e5b4484178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43fcabe7261843df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R401c63e3531947d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87ac3912ddf54801" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing Only</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GLF8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,156</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,494</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>