--- v16 (2026-10-04)
+++ v17 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a109cf6ebc2400b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5299a8ff13b4052" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87ac3912ddf54801"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R873abb8d10954743"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R401c63e3531947d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87ac3912ddf54801" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R129b993881f14c53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R873abb8d10954743" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing Only</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GLF8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,495 +149,117 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...257 lines deleted...]
-          <x:t>219,242</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,808</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...177 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,209</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,808</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,376</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>