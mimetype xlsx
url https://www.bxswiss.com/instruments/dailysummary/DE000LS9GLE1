--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3068bc9ee6a4f4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ddac5b4719f466a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce77b40af17e4ef0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R225c2380b9184cbe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80bcc6f11f08416b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce77b40af17e4ef0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65b9771430c04764" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R225c2380b9184cbe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Übernahmefantasie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GLE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,790</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>