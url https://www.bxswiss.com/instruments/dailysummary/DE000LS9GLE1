--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ddac5b4719f466a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2044005600c14e05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R225c2380b9184cbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf162bb5795bd44b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65b9771430c04764" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R225c2380b9184cbe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra367bb02959848ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf162bb5795bd44b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Übernahmefantasie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GLE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,246</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,546</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>