--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2044005600c14e05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45dd5237129f40ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf162bb5795bd44b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12aa8bdf38084d93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra367bb02959848ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf162bb5795bd44b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e2c7232ddb6487d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12aa8bdf38084d93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Übernahmefantasie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GLE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,583</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,634</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>