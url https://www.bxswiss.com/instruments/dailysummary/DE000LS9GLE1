--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45dd5237129f40ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9749660223824e6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12aa8bdf38084d93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d6828bd15454b00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e2c7232ddb6487d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12aa8bdf38084d93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e601b1f8dbe4840" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d6828bd15454b00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Übernahmefantasie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GLE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,349</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,431</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>