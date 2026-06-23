--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9749660223824e6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R221c10e90be14a73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d6828bd15454b00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f5f579e27b84247"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e601b1f8dbe4840" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d6828bd15454b00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ba5c6a2197049c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f5f579e27b84247" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Übernahmefantasie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GLE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,576</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,392</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>