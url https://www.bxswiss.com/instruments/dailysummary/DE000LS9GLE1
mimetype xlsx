--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R221c10e90be14a73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fdbf6b98b714fe2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f5f579e27b84247"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e7a222001bc462f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ba5c6a2197049c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f5f579e27b84247" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reba97e5129b04a80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e7a222001bc462f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Übernahmefantasie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GLE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,202</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>