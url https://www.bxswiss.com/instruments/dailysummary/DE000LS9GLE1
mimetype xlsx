--- v12 (2026-07-13)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fdbf6b98b714fe2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08f136f72baa41d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e7a222001bc462f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f540e4ed1e448ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reba97e5129b04a80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e7a222001bc462f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89b53011b9024501" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f540e4ed1e448ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Übernahmefantasie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GLE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>164,202</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>