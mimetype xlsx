--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08f136f72baa41d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R179a016dae0f4b3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f540e4ed1e448ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fbb5ecbcecb4e86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89b53011b9024501" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f540e4ed1e448ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd195019e2f214e02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fbb5ecbcecb4e86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Übernahmefantasie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GLE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,291</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,274</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>