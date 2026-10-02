--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R179a016dae0f4b3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7219d8108af34117" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fbb5ecbcecb4e86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re32a0fe808e94bd0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd195019e2f214e02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fbb5ecbcecb4e86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74cd18f067454f80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re32a0fe808e94bd0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Übernahmefantasie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GLE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,644</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,917</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>