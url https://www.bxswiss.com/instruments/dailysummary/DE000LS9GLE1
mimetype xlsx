--- v15 (2026-10-02)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7219d8108af34117" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f03aeb777404b9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re32a0fe808e94bd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R540a37ef3ba34b01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74cd18f067454f80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re32a0fe808e94bd0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95bb27d5dbb349bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R540a37ef3ba34b01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Übernahmefantasie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GLE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,647</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>