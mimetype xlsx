--- v10 (2026-09-13)
+++ v11 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03441b09616144b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44e3d47b50974653" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75c6a850561240a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdabc63861ef4257"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra23e5ce90feb4071" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75c6a850561240a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ded8c8f059a45cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdabc63861ef4257" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental one</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GLD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>849,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>855,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>845,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>855,128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>867,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>883,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>866,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>883,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>879,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>878,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>878,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>879,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>887,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>881,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>887,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>889,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>904,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>889,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>904,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>913,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>915,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>897,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>898,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>912,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>908,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>932,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>908,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>911,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>907,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>918,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>902,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>913,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>917,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>921,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>913,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>919,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>907,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>908,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>912,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>916,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>908,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>912,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>913,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>917,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>912,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>917,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>937,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>937,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>907,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>910,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>913,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>909,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>915,349</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>