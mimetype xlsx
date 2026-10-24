--- v11 (2026-10-04)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44e3d47b50974653" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91acc7563e3749e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdabc63861ef4257"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4853c3cf981141f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ded8c8f059a45cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdabc63861ef4257" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fa1037a049c47da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4853c3cf981141f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental one</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GLD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>925,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>932,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>922,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>926,785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>913,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>924,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>909,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>915,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>910,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>916,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>902,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>914,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>918,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>921,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>915,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>917,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>919,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>910,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>914,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>914,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>918,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>909,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>911,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>911,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>915,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>909,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>911,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>912,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>913,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>909,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>910,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>906,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>913,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>904,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>910,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>914,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>919,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>910,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>912,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>885,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>893,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>878,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>891,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>887,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>889,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>876,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>877,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>885,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>877,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>882,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>877,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>876,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>878,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>852,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>858,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>852,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>839,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>849,278</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>