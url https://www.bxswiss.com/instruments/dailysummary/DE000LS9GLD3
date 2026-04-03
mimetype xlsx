--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16d2a242743a414e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca05dd775197484d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4da710775ed4731"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a0d98c57beb42a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d61a54dddd14ba1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4da710775ed4731" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc33b923ce13742ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a0d98c57beb42a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental one</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GLD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>693,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>703,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>692,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>700,194</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>705,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>713,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>705,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>707,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>