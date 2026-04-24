--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca05dd775197484d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dc374064f0b4aad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a0d98c57beb42a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84565ff9d6a74dc5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc33b923ce13742ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a0d98c57beb42a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdddd2dbe255f4ef8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84565ff9d6a74dc5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental one</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GLD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>686,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>711,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>686,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>697,532</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>693,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>713,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>693,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>710,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>783,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>783,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,833</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>