--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dc374064f0b4aad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf26b5ef06535437b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84565ff9d6a74dc5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41aa4a21f4884bd9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdddd2dbe255f4ef8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84565ff9d6a74dc5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R578e6c22a3e54beb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41aa4a21f4884bd9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental one</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GLD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>740,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>749,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>738,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>748,247</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>778,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>783,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>774,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>780,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>804,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>804,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>805,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>833,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>816,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>858,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>848,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>881,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>879,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>891,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>897,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>882,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>888,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>894,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>895,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>887,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>893,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>891,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>902,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>887,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>898,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>911,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>919,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>903,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>907,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>902,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>907,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>890,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>890,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>905,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>911,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>893,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>909,668</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>