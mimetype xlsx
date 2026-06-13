--- v5 (2026-05-14)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf26b5ef06535437b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R213195d271314a7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41aa4a21f4884bd9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31fe3223093148d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R578e6c22a3e54beb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41aa4a21f4884bd9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R731270e644b14ae1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31fe3223093148d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental one</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GLD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>902,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>907,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>890,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>890,717</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>905,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>911,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>893,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>909,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>905,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>911,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>893,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>909,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>900,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>904,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>894,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>899,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>890,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>909,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>889,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>899,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>903,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>904,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>886,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>889,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>905,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>914,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>902,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>902,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>904,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>910,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>898,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>907,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>912,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>919,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>908,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>915,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>919,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>907,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>919,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>920,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>913,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>920,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>916,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>912,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>921,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>921,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>908,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>913,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>906,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>908,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>893,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>908,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>893,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>901,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>899,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>893,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>909,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>893,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>895,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>897,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>903,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>885,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>903,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>899,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>901,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>891,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>893,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>880,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>904,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>878,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>899,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>900,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>907,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>887,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>901,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>890,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>885,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>895,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>877,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>879,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>894,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>917,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>892,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>916,138</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>