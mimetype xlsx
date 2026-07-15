--- v6 (2026-06-13)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R213195d271314a7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb4c2e2968ef4012" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31fe3223093148d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5f2ba3d282d4bf1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R731270e644b14ae1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31fe3223093148d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47ed595ba7614198" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5f2ba3d282d4bf1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental one</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GLD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>916,138</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>933,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>921,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>915,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>917,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>915,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>918,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>905,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>908,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>937,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>938,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>940,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>934,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>939,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>949,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>950,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>910,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>904,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>935,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>919,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>896,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>903,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>903,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>906,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>891,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>906,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>908,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>911,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>896,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>911,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>936,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>921,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>936,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>933,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>937,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>911,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>904,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>905,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>910,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>912,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>908,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>912,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>916,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>913,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>921,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>916,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>918,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>901,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>903,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>902,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>906,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>886,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>886,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>903,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>905,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>893,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>897,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>892,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>898,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>887,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>891,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>891,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>896,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>889,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>893,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>892,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>892,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>887,988</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>