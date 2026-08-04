--- v7 (2026-07-15)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb4c2e2968ef4012" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2b919c595744a1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5f2ba3d282d4bf1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0e0a03dac2246ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47ed595ba7614198" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5f2ba3d282d4bf1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01379add55a14150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0e0a03dac2246ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental one</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GLD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>910,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>912,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>908,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>912,087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>892,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>892,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>884,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>887,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>914,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>914,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>897,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>899,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>902,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>908,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>894,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>897,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>886,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>887,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>882,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>882,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>881,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>888,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>878,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>886,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>846,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>848,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>856,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>860,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>856,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>856,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>843,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>848,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>846,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>858,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>848,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>845,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>851,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>881,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>897,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>879,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>897,046</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>