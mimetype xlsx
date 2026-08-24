--- v8 (2026-08-04)
+++ v9 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2b919c595744a1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R179dc968330f4f33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0e0a03dac2246ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R667bb2d96a724fc3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01379add55a14150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0e0a03dac2246ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re43d6d6513874226" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R667bb2d96a724fc3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental one</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GLD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>869,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>871,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>846,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>848,745</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>884,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>897,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>879,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>897,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>900,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>919,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>898,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>918,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>918,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>918,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>909,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>915,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>900,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>912,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>911,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>912,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>899,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>905,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>900,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>904,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>899,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>902,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>902,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>903,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>892,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>896,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>892,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>895,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>889,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>890,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>894,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>903,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>890,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>900,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>905,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>908,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>904,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>906,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>900,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>900,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>890,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>894,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>888,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>888,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>881,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>883,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>856,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,369</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>