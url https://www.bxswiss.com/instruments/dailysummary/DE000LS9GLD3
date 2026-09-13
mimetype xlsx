--- v9 (2026-08-24)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R179dc968330f4f33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03441b09616144b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R667bb2d96a724fc3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75c6a850561240a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re43d6d6513874226" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R667bb2d96a724fc3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra23e5ce90feb4071" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75c6a850561240a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental one</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GLD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>892,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>895,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>889,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>890,848</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>864,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>867,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>861,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>866,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>860,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>858,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>858,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>860,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>860,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>856,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>851,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>851,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>853,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>842,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>849,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>849,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>845,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>852,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>858,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>848,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>858,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>876,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>876,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>876,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>877,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>883,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>883,352</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>