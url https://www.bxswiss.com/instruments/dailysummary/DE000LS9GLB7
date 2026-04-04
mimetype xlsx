--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R171970687e764719" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c4a5554b3cf4265" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6454c8fcff014c3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re573c3ed62534479"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re22814ea621f40f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6454c8fcff014c3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbba2aeaf86c4067" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re573c3ed62534479" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Luft nach Oben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GLB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>416,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,926</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>416,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,741</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>