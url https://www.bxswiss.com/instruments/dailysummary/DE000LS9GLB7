--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c4a5554b3cf4265" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32b8c0f8784e4cb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re573c3ed62534479"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8681d1002fa4b3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbba2aeaf86c4067" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re573c3ed62534479" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01a1ab0e3f0042c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8681d1002fa4b3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Luft nach Oben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GLB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,423</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,621</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>