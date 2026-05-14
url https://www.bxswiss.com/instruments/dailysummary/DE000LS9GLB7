--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32b8c0f8784e4cb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb16210ae12674ae4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8681d1002fa4b3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dfc063992e04c39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01a1ab0e3f0042c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8681d1002fa4b3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R273748026d444fdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dfc063992e04c39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Luft nach Oben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GLB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,844</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>