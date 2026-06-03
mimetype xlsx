--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb16210ae12674ae4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd19751309e444214" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dfc063992e04c39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refe4626ae506413a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R273748026d444fdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dfc063992e04c39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb209bd2d3b714e07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refe4626ae506413a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Luft nach Oben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GLB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,718</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>451,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,588</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>