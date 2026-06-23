--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd19751309e444214" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4aec3712633c41ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refe4626ae506413a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b628a0f8526452d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb209bd2d3b714e07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refe4626ae506413a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R140ec38420f0468c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b628a0f8526452d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Luft nach Oben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GLB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>452,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>452,284</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>445,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,984</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>