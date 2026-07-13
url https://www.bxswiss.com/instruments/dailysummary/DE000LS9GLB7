--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4aec3712633c41ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d1b1aa31477404a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b628a0f8526452d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae0ba4b0a03546ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R140ec38420f0468c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b628a0f8526452d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0537f3db75174335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae0ba4b0a03546ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Luft nach Oben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GLB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>417,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,854</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>416,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,632</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>