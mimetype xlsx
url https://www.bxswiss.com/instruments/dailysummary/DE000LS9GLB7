--- v9 (2026-07-13)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d1b1aa31477404a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R811817fd24bb49fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae0ba4b0a03546ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54c55db34d0240fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0537f3db75174335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae0ba4b0a03546ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14f56c0106e6487b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54c55db34d0240fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Luft nach Oben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GLB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>425,632</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,951</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>