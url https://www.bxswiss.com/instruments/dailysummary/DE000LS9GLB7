--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R811817fd24bb49fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a3f4d24d48a40b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54c55db34d0240fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c137d606a324a06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14f56c0106e6487b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54c55db34d0240fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R396696ff0860472f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c137d606a324a06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Luft nach Oben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GLB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,699</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>