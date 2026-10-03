--- v11 (2026-09-12)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a3f4d24d48a40b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54472f46f5d045d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c137d606a324a06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe56e3ea231b4b1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R396696ff0860472f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c137d606a324a06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re75099becc174449" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe56e3ea231b4b1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Luft nach Oben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GLB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,223</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,977</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>