--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54472f46f5d045d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f75e5e526914ac7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe56e3ea231b4b1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R592dfb0da9244ba6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re75099becc174449" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe56e3ea231b4b1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbdc5bbcfd584850" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R592dfb0da9244ba6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Luft nach Oben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GLB7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>416,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,991</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,157</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>