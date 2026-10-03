--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4db6479cda43477e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc7e31419db34ea2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ad9ec01838d4d00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb11837cd2ff24602"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R326d1f519a414ec8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ad9ec01838d4d00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R826817e068bb4b07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb11837cd2ff24602" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Entertainment heute und morgen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKV7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...333 lines deleted...]
-          <x:t>373,564</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>373,408</x:t>
-[...269 lines deleted...]
-          <x:t>360,471</x:t>
+          <x:t>365,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,968</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>