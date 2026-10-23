--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc7e31419db34ea2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6de5c30ccdc4ec9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb11837cd2ff24602"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50116b1d37b14aac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R826817e068bb4b07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb11837cd2ff24602" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddf0c3ccf519467f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50116b1d37b14aac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Entertainment heute und morgen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKV7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,979</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,472</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>