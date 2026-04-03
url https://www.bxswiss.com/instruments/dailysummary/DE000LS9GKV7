--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb77c945e0f504ee8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0efae70aa22f4411" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bccc2cbc50543ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2701929498f24ec3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R986eb90306954bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bccc2cbc50543ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reded61b7951542ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2701929498f24ec3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Entertainment heute und morgen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKV7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...193 lines deleted...]
-          <x:t>309,004</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>307,200</x:t>
-[...436 lines deleted...]
-          <x:t>309,671</x:t>
+          <x:t>305,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,712</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>