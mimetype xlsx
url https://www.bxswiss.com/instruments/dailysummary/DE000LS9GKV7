--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0efae70aa22f4411" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb145022a0b144210" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2701929498f24ec3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2aca78923784632"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reded61b7951542ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2701929498f24ec3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff99cdae57d54689" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2aca78923784632" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Entertainment heute und morgen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKV7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>315,284</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>312,179</x:t>
-[...539 lines deleted...]
-          <x:t>302,712</x:t>
+          <x:t>307,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,764</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>