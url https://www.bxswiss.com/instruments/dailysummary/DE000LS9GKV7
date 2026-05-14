--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb145022a0b144210" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R718bde45b9a54ed7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2aca78923784632"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R950fdb628e014a5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff99cdae57d54689" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2aca78923784632" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d52185491b34afa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R950fdb628e014a5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Entertainment heute und morgen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKV7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,948</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,373</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>