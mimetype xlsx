--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R718bde45b9a54ed7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e1bdfecc5b947d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R950fdb628e014a5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e1b21a878ec4b28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d52185491b34afa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R950fdb628e014a5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R139bb97461b24d37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e1b21a878ec4b28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Entertainment heute und morgen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKV7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,314</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>