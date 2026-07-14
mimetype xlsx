--- v8 (2026-06-13)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e1bdfecc5b947d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7d95dfbca7740f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e1b21a878ec4b28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcba10a8e7fa74e3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R139bb97461b24d37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e1b21a878ec4b28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree0962407e5f4bbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcba10a8e7fa74e3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Entertainment heute und morgen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKV7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,167</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>