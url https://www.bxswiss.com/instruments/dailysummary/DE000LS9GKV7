--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7d95dfbca7740f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb859e8864a44f60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcba10a8e7fa74e3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17f956059ac64250"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree0962407e5f4bbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcba10a8e7fa74e3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfea3490bd5dd4bcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17f956059ac64250" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Entertainment heute und morgen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKV7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,279</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,163</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>