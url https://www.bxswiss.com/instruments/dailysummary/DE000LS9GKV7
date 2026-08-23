--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb859e8864a44f60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re67da21683dc42cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17f956059ac64250"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44af772f55984f3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfea3490bd5dd4bcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17f956059ac64250" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85b1f690931f4be2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44af772f55984f3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Entertainment heute und morgen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKV7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,573</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,739</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>