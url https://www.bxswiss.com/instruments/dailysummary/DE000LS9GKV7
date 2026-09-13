--- v11 (2026-08-23)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re67da21683dc42cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4db6479cda43477e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44af772f55984f3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ad9ec01838d4d00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85b1f690931f4be2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44af772f55984f3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R326d1f519a414ec8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ad9ec01838d4d00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Entertainment heute und morgen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKV7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,887</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,471</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>