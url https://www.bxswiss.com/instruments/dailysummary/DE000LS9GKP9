--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53a048f0f0f54399" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ae3e0cce7844b00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35db475e9c32421c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R318c97cf59df4507"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a853c68f4fb4c86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35db475e9c32421c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R333fd8cb15b043ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R318c97cf59df4507" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstums Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,243</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>