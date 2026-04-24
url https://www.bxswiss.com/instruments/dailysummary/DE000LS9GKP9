--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ae3e0cce7844b00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60a74ffe985a45c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R318c97cf59df4507"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7632b93c384346da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R333fd8cb15b043ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R318c97cf59df4507" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcce30e72a6b64735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7632b93c384346da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstums Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...176 lines deleted...]
-          <x:t>169,315</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,780</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>170,243</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>