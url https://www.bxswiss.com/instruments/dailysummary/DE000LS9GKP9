--- v7 (2026-04-24)
+++ v8 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60a74ffe985a45c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R734281faf3794550" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7632b93c384346da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb7757fb48064dc1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcce30e72a6b64735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7632b93c384346da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re89174174f0c4575" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb7757fb48064dc1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstums Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>168,235</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,747</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>