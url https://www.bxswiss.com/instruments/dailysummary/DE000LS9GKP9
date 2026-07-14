--- v8 (2026-06-04)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R734281faf3794550" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a639ebe2a434a0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb7757fb48064dc1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0ec084f488f4ccb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re89174174f0c4575" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb7757fb48064dc1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe2b4d71870145ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0ec084f488f4ccb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstums Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...586 lines deleted...]
-          <x:t>175,747</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,358</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>