--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a639ebe2a434a0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c0402a4d60748f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0ec084f488f4ccb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dcdefd5210946fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe2b4d71870145ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0ec084f488f4ccb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde310cfc199f41c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dcdefd5210946fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstums Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...215 lines deleted...]
-          <x:t>24.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>166,742</x:t>
-[...360 lines deleted...]
-          <x:t>169,358</x:t>
+          <x:t>166,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>