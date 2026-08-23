--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c0402a4d60748f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra29ec74cbbc4430d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dcdefd5210946fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19ec1be05b8a4a4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde310cfc199f41c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dcdefd5210946fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c9b8a69be924111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19ec1be05b8a4a4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstums Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,137</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,392</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>