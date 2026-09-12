--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra29ec74cbbc4430d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd79ead50cb8c4806" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19ec1be05b8a4a4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bca0b632b53407e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c9b8a69be924111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19ec1be05b8a4a4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51a728b8adc746fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bca0b632b53407e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstums Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,963</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>