--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd79ead50cb8c4806" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R581efec59f054df3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bca0b632b53407e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5868e2bbfc634d80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51a728b8adc746fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bca0b632b53407e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra303dc2b51d94e85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5868e2bbfc634d80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstums Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...365 lines deleted...]
-          <x:t>184,298</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,518</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>179,180</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,427</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>