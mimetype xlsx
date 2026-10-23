--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R581efec59f054df3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4804b72d4de442a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5868e2bbfc634d80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0972d46d8ce242a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra303dc2b51d94e85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5868e2bbfc634d80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redeecb331fc6424d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0972d46d8ce242a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstums Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,468 +149,90 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...68 lines deleted...]
-          <x:t>183,238</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,277</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...339 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,471</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,469</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,931</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>