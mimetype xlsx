--- v12 (2026-09-14)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R758c46d0c6864737" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b7d52cde1f646ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d8d7a625b4d4bc2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R738d3d22e5ff4ab4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf5436ffd0244229" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d8d7a625b4d4bc2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88a703b5160440db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R738d3d22e5ff4ab4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IT-Security</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,016</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,108</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>