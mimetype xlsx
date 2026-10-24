--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b7d52cde1f646ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1acab2fa73a84b49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R738d3d22e5ff4ab4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6da8d25508d8458d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88a703b5160440db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R738d3d22e5ff4ab4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cbb0e504ac34257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6da8d25508d8458d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IT-Security</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,659</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>