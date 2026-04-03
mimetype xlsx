--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redc9cf4cd4574097" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd6833c5fac64aa1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf05b4c3348c0460d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bafea0b63c84d23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50818a1467b144d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf05b4c3348c0460d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b946e1e828f4109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bafea0b63c84d23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IT-Security</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,161</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,479</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>