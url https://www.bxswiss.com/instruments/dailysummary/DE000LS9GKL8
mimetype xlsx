--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd6833c5fac64aa1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd771db7841dd40ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bafea0b63c84d23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b0e9f0654f2454c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b946e1e828f4109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bafea0b63c84d23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref5ad593dcac4a59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b0e9f0654f2454c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IT-Security</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,151</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>