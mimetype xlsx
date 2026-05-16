--- v7 (2026-04-24)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd771db7841dd40ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6d6b0daa5454050" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b0e9f0654f2454c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24d545aafb8541ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref5ad593dcac4a59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b0e9f0654f2454c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e1ae50e03434962" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24d545aafb8541ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IT-Security</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,407</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,452</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>