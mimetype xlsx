--- v8 (2026-05-16)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6d6b0daa5454050" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41efde0eba5444da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24d545aafb8541ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63040df422024e97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e1ae50e03434962" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24d545aafb8541ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89712edac2c246ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63040df422024e97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IT-Security</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...613 lines deleted...]
-          <x:t>287,452</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,334</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>