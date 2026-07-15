--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41efde0eba5444da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R738d8886a73a407c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63040df422024e97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5f3bd5db84c4ec6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89712edac2c246ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63040df422024e97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d62a2e2d43b476d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5f3bd5db84c4ec6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IT-Security</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,284</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>