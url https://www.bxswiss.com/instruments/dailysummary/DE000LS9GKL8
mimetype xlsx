--- v10 (2026-07-15)
+++ v11 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R738d8886a73a407c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R428ccae83fa0477d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5f3bd5db84c4ec6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d37ea53e952427c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d62a2e2d43b476d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5f3bd5db84c4ec6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27f53bab48c64171" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d37ea53e952427c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IT-Security</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...613 lines deleted...]
-          <x:t>319,284</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>