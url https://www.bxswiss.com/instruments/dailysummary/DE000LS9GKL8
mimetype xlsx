--- v11 (2026-08-25)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R428ccae83fa0477d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R758c46d0c6864737" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d37ea53e952427c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d8d7a625b4d4bc2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27f53bab48c64171" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d37ea53e952427c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf5436ffd0244229" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d8d7a625b4d4bc2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IT-Security</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,116</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>