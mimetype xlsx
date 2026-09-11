--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b9974a67d07456f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda02159a14ac4312" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d292b6a1c084c0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27f6734101594f28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raed717edd42d402a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d292b6a1c084c0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e723a9325114ed7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27f6734101594f28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best Chances</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>569,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>573,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>567,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>570,889</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>579,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>594,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>576,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>590,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>