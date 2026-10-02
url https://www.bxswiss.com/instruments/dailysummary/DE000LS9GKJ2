--- v11 (2026-09-11)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda02159a14ac4312" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R934c1be89c5641c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27f6734101594f28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re39d793cd43b405d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e723a9325114ed7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27f6734101594f28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4225dc1102b48d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re39d793cd43b405d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best Chances</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>605,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>606,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>594,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>605,051</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>613,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>624,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>610,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>623,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,611</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>