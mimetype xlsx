--- v12 (2026-10-02)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R934c1be89c5641c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd10fb85f1c4b4ad8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re39d793cd43b405d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29d1d329e1a1454d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4225dc1102b48d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re39d793cd43b405d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c8fb7a3225248ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29d1d329e1a1454d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best Chances</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>632,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>642,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>631,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>639,627</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>621,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>640,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>618,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>637,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,871</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>