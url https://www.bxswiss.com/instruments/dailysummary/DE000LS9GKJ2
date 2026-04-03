--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b386ca853424fec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R757cfee1b57f4359" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd767e080b48d4774"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4bcc7f8ecdf43c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e1f3879e7624ab1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd767e080b48d4774" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a35c9624ded40ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4bcc7f8ecdf43c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best Chances</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>551,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>576,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>551,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>575,086</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>567,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>571,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>562,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>565,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,816</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>