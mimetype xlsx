--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R757cfee1b57f4359" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re91cdd86a59846ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4bcc7f8ecdf43c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f91e425683f46db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a35c9624ded40ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4bcc7f8ecdf43c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf93839a294e8427c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f91e425683f46db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best Chances</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>524,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>550,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>522,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>542,253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>546,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>548,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>537,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>541,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,978</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>