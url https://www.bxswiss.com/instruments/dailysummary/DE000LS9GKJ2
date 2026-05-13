--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re91cdd86a59846ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5426364319be4258" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f91e425683f46db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6fa3eac97854864"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf93839a294e8427c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f91e425683f46db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51156e89755e41ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6fa3eac97854864" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best Chances</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>521,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>530,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>520,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>524,109</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>564,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>570,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>561,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>567,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,349</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>