--- v5 (2026-05-13)
+++ v6 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5426364319be4258" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf7088ed3d7c4250" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6fa3eac97854864"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3d27e5de6ec4e9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51156e89755e41ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6fa3eac97854864" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb63db4fb21ec4366" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3d27e5de6ec4e9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best Chances</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>582,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>583,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>574,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>577,096</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>634,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>645,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>624,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>625,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,928</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>