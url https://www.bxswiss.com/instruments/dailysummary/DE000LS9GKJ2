--- v6 (2026-06-02)
+++ v7 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf7088ed3d7c4250" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10e665c144a14f5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3d27e5de6ec4e9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbeb559afd54b49f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb63db4fb21ec4366" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3d27e5de6ec4e9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d78307bcb87411e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbeb559afd54b49f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best Chances</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>627,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>642,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>624,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>640,927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>641,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>643,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>630,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>632,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,381</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>