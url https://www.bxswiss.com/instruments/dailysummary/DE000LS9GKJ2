--- v7 (2026-06-22)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10e665c144a14f5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b0ca008fa7940f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbeb559afd54b49f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba1cf5d2fef24cdd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d78307bcb87411e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbeb559afd54b49f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf42b82944154ae0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba1cf5d2fef24cdd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best Chances</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>595,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>601,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>590,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>595,471</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>621,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>643,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>617,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>637,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,078</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>