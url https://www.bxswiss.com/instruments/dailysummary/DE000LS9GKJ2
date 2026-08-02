--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b0ca008fa7940f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70a48d92998145f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba1cf5d2fef24cdd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cf6e2cfac674e3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf42b82944154ae0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba1cf5d2fef24cdd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R078c24f4add046f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cf6e2cfac674e3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best Chances</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>641,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>658,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>640,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>657,167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>637,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>647,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>635,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>642,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,984</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>