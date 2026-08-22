--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70a48d92998145f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b9974a67d07456f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cf6e2cfac674e3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d292b6a1c084c0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R078c24f4add046f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cf6e2cfac674e3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raed717edd42d402a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d292b6a1c084c0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best Chances</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>617,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>623,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>612,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>623,270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>552,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>552,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>533,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>534,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,109</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>