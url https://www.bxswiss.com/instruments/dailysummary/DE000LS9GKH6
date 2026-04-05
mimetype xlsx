--- v4 (2026-02-21)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R676df6a3692e4b30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R190f89ad18a4497c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ac7a6cac4174897"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40ca6ea2bd024121"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9d3f9ffac4541cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ac7a6cac4174897" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re27f547b863c411d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40ca6ea2bd024121" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top50Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>195,043</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,959</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>