--- v5 (2026-04-05)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R190f89ad18a4497c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b5239f47856452d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40ca6ea2bd024121"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01b3b9d017444641"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re27f547b863c411d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40ca6ea2bd024121" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbeacf182816f4fae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01b3b9d017444641" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top50Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,352</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>