--- v6 (2026-04-25)
+++ v7 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b5239f47856452d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a9696b1a4134a10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01b3b9d017444641"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R000aed68dcd045d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbeacf182816f4fae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01b3b9d017444641" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re50a1f9b572d4075" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R000aed68dcd045d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top50Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,583</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +278,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>