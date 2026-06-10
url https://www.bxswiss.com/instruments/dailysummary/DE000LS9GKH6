--- v7 (2026-05-20)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a9696b1a4134a10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra39cc45c1a674d95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R000aed68dcd045d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0957a13e2174df0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re50a1f9b572d4075" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R000aed68dcd045d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf83a4d5ba8344a0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0957a13e2174df0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top50Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,423</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>