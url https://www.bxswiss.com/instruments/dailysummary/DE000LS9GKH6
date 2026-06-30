--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra39cc45c1a674d95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde4a3a20ae8e4ae6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0957a13e2174df0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb03623f62e394fcd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf83a4d5ba8344a0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0957a13e2174df0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf880568157f0417d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb03623f62e394fcd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top50Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,909</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>