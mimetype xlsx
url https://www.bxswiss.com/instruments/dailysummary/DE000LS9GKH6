--- v9 (2026-06-30)
+++ v10 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde4a3a20ae8e4ae6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf134b0f0d4d24a62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb03623f62e394fcd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd57bac6270514a8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf880568157f0417d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb03623f62e394fcd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23b997e17c4f44aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd57bac6270514a8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top50Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,958</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,402</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>