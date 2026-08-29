--- v10 (2026-07-20)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf134b0f0d4d24a62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48c78e988bfc4d0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd57bac6270514a8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ffec15b6a834f93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23b997e17c4f44aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd57bac6270514a8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R586ac7552931424b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ffec15b6a834f93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top50Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...559 lines deleted...]
-          <x:t>190,402</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>