--- v11 (2026-08-29)
+++ v12 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48c78e988bfc4d0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radf368b40b2f4c96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ffec15b6a834f93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R337c0b66ccbf4464"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R586ac7552931424b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ffec15b6a834f93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ad496307aa54477" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R337c0b66ccbf4464" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top50Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>193,624</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,868</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...117 lines deleted...]
-          <x:t>196,549</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,510</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...251 lines deleted...]
-          <x:t>20.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>192,880</x:t>
-[...171 lines deleted...]
-          <x:t>198,745</x:t>
+          <x:t>193,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>