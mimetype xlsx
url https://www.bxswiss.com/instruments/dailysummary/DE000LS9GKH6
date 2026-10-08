--- v12 (2026-09-18)
+++ v13 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radf368b40b2f4c96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ef98270285d4fe2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R337c0b66ccbf4464"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58f8c045a0e14667"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ad496307aa54477" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R337c0b66ccbf4464" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda7752ab45284128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58f8c045a0e14667" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top50Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...80 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>192,880</x:t>
-[...521 lines deleted...]
-        <x:is>
           <x:t>193,261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,438</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>