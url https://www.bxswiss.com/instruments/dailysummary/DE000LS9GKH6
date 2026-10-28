--- v13 (2026-10-08)
+++ v14 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ef98270285d4fe2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ae78406eb204ad1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58f8c045a0e14667"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75d72e2c73504b6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda7752ab45284128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58f8c045a0e14667" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cb27e9c47ab4f2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75d72e2c73504b6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top50Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,712</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>