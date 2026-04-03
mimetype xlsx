--- v3 (2026-02-22)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda72b50029194844" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re77890b016034d6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc08e05f7aa994925"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R149d527ffc0d4528"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9627a4240d63417f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc08e05f7aa994925" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ce095fb4d3443f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R149d527ffc0d4528" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>cocabuffys investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...284 lines deleted...]
-          <x:t>27,210</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,393</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...180 lines deleted...]
-          <x:t>25,362</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,578</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...127 lines deleted...]
-          <x:t>26,079</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,913</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>