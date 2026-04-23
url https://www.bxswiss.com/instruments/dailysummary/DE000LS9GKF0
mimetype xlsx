--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re77890b016034d6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1977906092a44e37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R149d527ffc0d4528"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b3f5da8507547da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ce095fb4d3443f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R149d527ffc0d4528" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8beea44fff824f98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b3f5da8507547da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>cocabuffys investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,618</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>