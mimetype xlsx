--- v5 (2026-04-23)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1977906092a44e37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R784c8795801b4cf8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b3f5da8507547da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75e3f18b293b486e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8beea44fff824f98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b3f5da8507547da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9b10dfdf0d04073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75e3f18b293b486e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>cocabuffys investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>29,618</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>