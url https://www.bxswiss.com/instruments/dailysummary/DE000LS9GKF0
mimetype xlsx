--- v6 (2026-06-13)
+++ v7 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R784c8795801b4cf8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R421de5055257427a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75e3f18b293b486e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd51debf329eb4376"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9b10dfdf0d04073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75e3f18b293b486e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d6b80c943d14b80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd51debf329eb4376" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>cocabuffys investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>31,157</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,907</x:t>
-[...512 lines deleted...]
-          <x:t>29,260</x:t>
+          <x:t>30,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>