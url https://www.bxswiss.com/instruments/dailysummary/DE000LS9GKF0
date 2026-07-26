--- v7 (2026-07-05)
+++ v8 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R421de5055257427a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27c1fa8def7f465e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd51debf329eb4376"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c1a760f28e34432"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d6b80c943d14b80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd51debf329eb4376" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d643961454246d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c1a760f28e34432" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>cocabuffys investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...176 lines deleted...]
-          <x:t>27,569</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,785</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>29,266</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,350</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>28,425</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,906</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>