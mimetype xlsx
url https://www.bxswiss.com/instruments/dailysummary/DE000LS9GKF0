--- v8 (2026-07-26)
+++ v9 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27c1fa8def7f465e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c636c5faf964ea7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c1a760f28e34432"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd402815159e74af2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d643961454246d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c1a760f28e34432" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6ca9779ab8e4c4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd402815159e74af2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>cocabuffys investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...198 lines deleted...]
-          <x:t>28,507</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,425</x:t>
-[...48 lines deleted...]
-          <x:t>27,131</x:t>
+          <x:t>28,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,498</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...126 lines deleted...]
-          <x:t>27,672</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,226</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...208 lines deleted...]
-          <x:t>28,906</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,924</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>