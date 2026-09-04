--- v9 (2026-08-15)
+++ v10 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c636c5faf964ea7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04ac2868d6a9481b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd402815159e74af2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R481d33ac4dfd49ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6ca9779ab8e4c4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd402815159e74af2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94b9cbb6df444e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R481d33ac4dfd49ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>cocabuffys investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,637 +149,232 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>27,672</x:t>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,226</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...431 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,235</x:t>
-[...116 lines deleted...]
-        <x:is>
           <x:t>28,823</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,610</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,915</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>