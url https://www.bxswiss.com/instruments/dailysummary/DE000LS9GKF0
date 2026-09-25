--- v10 (2026-09-04)
+++ v11 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04ac2868d6a9481b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18913153733f4d95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R481d33ac4dfd49ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07d9ac04683c4202"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94b9cbb6df444e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R481d33ac4dfd49ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10ce9c4575a84254" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07d9ac04683c4202" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>cocabuffys investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,766</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>