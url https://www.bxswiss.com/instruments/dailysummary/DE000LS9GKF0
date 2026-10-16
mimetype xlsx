--- v11 (2026-09-25)
+++ v12 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18913153733f4d95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59c39664c3414ef0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07d9ac04683c4202"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39bfa7b25c4a43b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10ce9c4575a84254" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07d9ac04683c4202" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dbb7d2844664980" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39bfa7b25c4a43b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>cocabuffys investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,495 +149,90 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...338 lines deleted...]
-          <x:t>34,629</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,793</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...96 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,395</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,022</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,407</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>