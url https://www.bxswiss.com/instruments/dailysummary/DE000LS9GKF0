--- v12 (2026-10-16)
+++ v13 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59c39664c3414ef0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8abb6e3d936e49fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39bfa7b25c4a43b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11a8ebfea4e144d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dbb7d2844664980" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39bfa7b25c4a43b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b7a3357074a471f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11a8ebfea4e144d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>cocabuffys investments</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKF0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,908</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,089</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>