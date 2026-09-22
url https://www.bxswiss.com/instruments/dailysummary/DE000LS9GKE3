--- v11 (2026-09-01)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R816950a8e3244fe0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82d626c9b50a4456" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad04a5ba1aef47e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7e50e57a4d34530"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R863b2850580c46f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad04a5ba1aef47e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re13dff22a3dc4ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7e50e57a4d34530" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marathonfolio Long Term</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,953</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,764</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>