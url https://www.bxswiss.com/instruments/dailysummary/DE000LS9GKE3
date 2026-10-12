--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82d626c9b50a4456" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R803af176ae0d4527" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7e50e57a4d34530"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde4ae4eb181549f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re13dff22a3dc4ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7e50e57a4d34530" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca743d0ebfb34097" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde4ae4eb181549f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marathonfolio Long Term</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,109</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,802</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>