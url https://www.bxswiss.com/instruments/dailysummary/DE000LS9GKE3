--- v13 (2026-10-12)
+++ v14 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R803af176ae0d4527" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e0dfd3e877447f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde4ae4eb181549f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30ff1d3428694e7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca743d0ebfb34097" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde4ae4eb181549f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbdae12c08444ca3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30ff1d3428694e7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marathonfolio Long Term</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,476</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,602</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>