--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re090242f640c4bb7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re089395d06e64be5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab5c8d7e51b14177"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9e9c476990d4fbf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R302a4218b6d14dee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab5c8d7e51b14177" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1301b0565edd447c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9e9c476990d4fbf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marathonfolio Long Term</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,363</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>