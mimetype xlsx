--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re089395d06e64be5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9132a1d5f6084abe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9e9c476990d4fbf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1ab6c4a2ed84a28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1301b0565edd447c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9e9c476990d4fbf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc46fde5c0c54ce5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1ab6c4a2ed84a28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marathonfolio Long Term</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,197</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,679</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>