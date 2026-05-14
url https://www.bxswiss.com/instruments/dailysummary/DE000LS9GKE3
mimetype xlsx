--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9132a1d5f6084abe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28a4a254841e48b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1ab6c4a2ed84a28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fe1ec1d7c0e4f8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc46fde5c0c54ce5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1ab6c4a2ed84a28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re67ae94cbbe54fe1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fe1ec1d7c0e4f8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marathonfolio Long Term</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,721</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,277</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>