--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28a4a254841e48b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1146c4b903484b24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fe1ec1d7c0e4f8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9dea73d609941d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re67ae94cbbe54fe1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fe1ec1d7c0e4f8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R925a5772da7e45f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9dea73d609941d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marathonfolio Long Term</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,174</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,244</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>