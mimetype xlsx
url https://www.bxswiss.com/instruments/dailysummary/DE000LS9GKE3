--- v9 (2026-06-13)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1146c4b903484b24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6e36d0b95f74e04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9dea73d609941d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20fb4c76e5bc4146"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R925a5772da7e45f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9dea73d609941d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d2df87de8c8425c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20fb4c76e5bc4146" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marathonfolio Long Term</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>265,244</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,366</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>