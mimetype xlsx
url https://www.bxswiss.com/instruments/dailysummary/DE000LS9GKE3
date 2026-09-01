--- v10 (2026-07-23)
+++ v11 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6e36d0b95f74e04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R816950a8e3244fe0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20fb4c76e5bc4146"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad04a5ba1aef47e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d2df87de8c8425c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20fb4c76e5bc4146" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R863b2850580c46f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad04a5ba1aef47e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marathonfolio Long Term</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...613 lines deleted...]
-          <x:t>272,366</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,397</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>