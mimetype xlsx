--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R929126ebe2c443e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9b45e65b2134591" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc12fed8c07d94736"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R694b021cd9de4e7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebba3cce214d4dac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc12fed8c07d94736" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e50a69e03fa483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R694b021cd9de4e7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Greenblatt Value Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,007</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,757</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>