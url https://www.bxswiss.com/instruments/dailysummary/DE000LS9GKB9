--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9b45e65b2134591" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f9f497d124341a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R694b021cd9de4e7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb6302a5749c4a70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e50a69e03fa483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R694b021cd9de4e7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c76b0958fff45b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb6302a5749c4a70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Greenblatt Value Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,262</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>