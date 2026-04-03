--- v4 (2026-02-22)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc81b627199d44fe1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97d8ce769f414cd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66ab18e860e140ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7d5c809c8374ead"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7bf1c5b64d94695" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66ab18e860e140ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75b438d641e74a3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7d5c809c8374ead" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Greenblatt Value Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>305,911</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,184</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>