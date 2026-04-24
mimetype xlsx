--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97d8ce769f414cd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08185b01594d4cb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7d5c809c8374ead"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16af12db26b048cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75b438d641e74a3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7d5c809c8374ead" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0ce6af7ae1f42c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16af12db26b048cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Greenblatt Value Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,765</x:t>
@@ -791,31 +366,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,528</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>