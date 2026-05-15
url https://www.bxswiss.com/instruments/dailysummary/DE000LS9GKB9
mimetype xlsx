--- v6 (2026-04-24)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08185b01594d4cb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radaedaca832c443d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16af12db26b048cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R069b75fbfb1f4e18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0ce6af7ae1f42c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16af12db26b048cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R170fc1d9b5384a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R069b75fbfb1f4e18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Greenblatt Value Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,183</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>