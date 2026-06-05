--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radaedaca832c443d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c0d9ba905804fcd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R069b75fbfb1f4e18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50624b1616d74e14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R170fc1d9b5384a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R069b75fbfb1f4e18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ac147fd9c32429d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50624b1616d74e14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Greenblatt Value Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,016</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>