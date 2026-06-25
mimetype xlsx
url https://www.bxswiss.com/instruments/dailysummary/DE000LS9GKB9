--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c0d9ba905804fcd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14cfa40a280a4a25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50624b1616d74e14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb626fca40da49c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ac147fd9c32429d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50624b1616d74e14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e62dfa47cd34d92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb626fca40da49c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Greenblatt Value Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,652</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,507</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>