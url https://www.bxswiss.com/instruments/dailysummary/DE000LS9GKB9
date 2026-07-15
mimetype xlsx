--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14cfa40a280a4a25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R216ce59692fb4e5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb626fca40da49c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd1402abda3f4dca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e62dfa47cd34d92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb626fca40da49c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fcb3e2a5a7a4874" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd1402abda3f4dca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Greenblatt Value Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,633</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>