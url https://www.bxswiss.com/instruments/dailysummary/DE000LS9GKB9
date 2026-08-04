--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R216ce59692fb4e5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8073d9add6084705" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd1402abda3f4dca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3025800c3ff04e6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fcb3e2a5a7a4874" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd1402abda3f4dca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f66954d6f5b47da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3025800c3ff04e6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Greenblatt Value Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,627</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,174</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>