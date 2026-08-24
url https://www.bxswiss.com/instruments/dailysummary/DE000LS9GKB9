--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8073d9add6084705" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45096817f5bd423f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3025800c3ff04e6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99383758b2da494d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f66954d6f5b47da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3025800c3ff04e6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8b8b6ac89f44bd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99383758b2da494d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Greenblatt Value Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,488</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,826</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>