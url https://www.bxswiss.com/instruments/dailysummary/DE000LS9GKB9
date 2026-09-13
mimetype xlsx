--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45096817f5bd423f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R929126ebe2c443e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99383758b2da494d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc12fed8c07d94736"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8b8b6ac89f44bd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99383758b2da494d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebba3cce214d4dac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc12fed8c07d94736" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Greenblatt Value Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,401</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,092</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>