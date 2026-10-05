--- v12 (2026-09-15)
+++ v13 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b217866a7e94e44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2431ccc050b435b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R638ac84c25ec4c68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb903d357a67c46c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc19a7aad68f4e3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R638ac84c25ec4c68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf13974feae3949f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb903d357a67c46c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internet der Dinge (IoT)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,518</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,694</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>