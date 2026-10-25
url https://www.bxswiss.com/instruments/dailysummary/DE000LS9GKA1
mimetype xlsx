--- v13 (2026-10-05)
+++ v14 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2431ccc050b435b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf21e9b2217b4206" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb903d357a67c46c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24b29dfafbff4409"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf13974feae3949f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb903d357a67c46c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94541952dcef46fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24b29dfafbff4409" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internet der Dinge (IoT)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,958</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,028</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>