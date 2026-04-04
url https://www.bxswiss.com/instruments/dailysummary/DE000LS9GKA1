--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf560fbee65914ed9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68b6c86285964502" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5b479603e4a4a88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75e1379929e846c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62226c5bbc7a4746" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5b479603e4a4a88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b1fe17b5ebe4eff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75e1379929e846c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internet der Dinge (IoT)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,166</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>