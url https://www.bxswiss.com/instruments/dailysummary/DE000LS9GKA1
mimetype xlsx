--- v4 (2026-04-04)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68b6c86285964502" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R646b3ae594a84778" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75e1379929e846c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R644b6976da574f8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b1fe17b5ebe4eff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75e1379929e846c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fee1449dba843d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R644b6976da574f8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internet der Dinge (IoT)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,519</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,078</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>