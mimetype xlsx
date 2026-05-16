--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R646b3ae594a84778" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38f63740105b4e17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R644b6976da574f8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ebcf510934444fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fee1449dba843d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R644b6976da574f8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38a74d7432464160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ebcf510934444fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internet der Dinge (IoT)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,347</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,073</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>