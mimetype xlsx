--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38f63740105b4e17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6ae982c0a3e4538" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ebcf510934444fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda7ed0b888324355"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38a74d7432464160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ebcf510934444fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83a62badbcbf4fd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda7ed0b888324355" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internet der Dinge (IoT)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,147</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,757</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>