--- v7 (2026-06-05)
+++ v8 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6ae982c0a3e4538" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfee5ce8c4a3043d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda7ed0b888324355"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18fdaffefd814af5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83a62badbcbf4fd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda7ed0b888324355" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86c1d15975a94230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18fdaffefd814af5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internet der Dinge (IoT)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,908</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,083</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>