--- v8 (2026-06-27)
+++ v9 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfee5ce8c4a3043d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0651d5fcde74739" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18fdaffefd814af5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa76361081ee485c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86c1d15975a94230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18fdaffefd814af5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbac908522a674b3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa76361081ee485c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internet der Dinge (IoT)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,637</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,023</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>