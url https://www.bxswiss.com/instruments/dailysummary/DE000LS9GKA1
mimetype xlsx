--- v9 (2026-07-17)
+++ v10 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0651d5fcde74739" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14d35b5b7c9e41db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa76361081ee485c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf251b5028dab493d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbac908522a674b3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa76361081ee485c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ce9464ef7864a13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf251b5028dab493d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internet der Dinge (IoT)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,217</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>