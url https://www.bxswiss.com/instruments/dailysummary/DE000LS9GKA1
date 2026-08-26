--- v10 (2026-08-06)
+++ v11 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14d35b5b7c9e41db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3fec9d082b74bb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf251b5028dab493d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ef73c32feed463b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ce9464ef7864a13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf251b5028dab493d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9af04f940554a9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ef73c32feed463b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internet der Dinge (IoT)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>297,802</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,488</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...519 lines deleted...]
-          <x:t>301,217</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>