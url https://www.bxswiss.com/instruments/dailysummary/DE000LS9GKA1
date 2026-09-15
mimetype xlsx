--- v11 (2026-08-26)
+++ v12 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3fec9d082b74bb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b217866a7e94e44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ef73c32feed463b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R638ac84c25ec4c68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9af04f940554a9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ef73c32feed463b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc19a7aad68f4e3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R638ac84c25ec4c68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internet der Dinge (IoT)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GKA1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>282,219</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,293</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...532 lines deleted...]
-          <x:t>280,890</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,512</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>