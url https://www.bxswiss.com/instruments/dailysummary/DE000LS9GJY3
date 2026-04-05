--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree8eef5500e1463e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf65c026ec08945a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re43064b449834f20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b26562aad574d94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2accdbb1c984611" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re43064b449834f20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47a4057b981d4165" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b26562aad574d94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Genau im Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GJY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,118</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>