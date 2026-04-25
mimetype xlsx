--- v5 (2026-04-05)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf65c026ec08945a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd38a6ad0073a4bad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b26562aad574d94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66b5d62ecd224d78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47a4057b981d4165" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b26562aad574d94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab487db3a97441d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66b5d62ecd224d78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Genau im Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GJY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>