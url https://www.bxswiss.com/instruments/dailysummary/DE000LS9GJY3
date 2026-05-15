--- v6 (2026-04-25)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd38a6ad0073a4bad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd032d8d76084838" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66b5d62ecd224d78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1c1a14f09164455"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab487db3a97441d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66b5d62ecd224d78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R173cdcd3467e4424" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1c1a14f09164455" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Genau im Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GJY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,556</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,739</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>