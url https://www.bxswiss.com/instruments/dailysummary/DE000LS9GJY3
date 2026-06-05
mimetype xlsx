--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd032d8d76084838" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R484f81da5c0f4465" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1c1a14f09164455"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1da1dd80902c49b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R173cdcd3467e4424" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1c1a14f09164455" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R036c58f023494ff0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1da1dd80902c49b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Genau im Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GJY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...252 lines deleted...]
-          <x:t>155,916</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>155,020</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>155,360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,853</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,948</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>