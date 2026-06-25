--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R484f81da5c0f4465" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafa14a11e1044ea0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1da1dd80902c49b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e1cb6d7b9074211"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R036c58f023494ff0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1da1dd80902c49b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Read722f4c31b4912" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e1cb6d7b9074211" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Genau im Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GJY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,704</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>