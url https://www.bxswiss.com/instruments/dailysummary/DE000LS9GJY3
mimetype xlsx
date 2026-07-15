--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafa14a11e1044ea0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03cfd84807164ed1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e1cb6d7b9074211"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ff38a8ff83c48af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Read722f4c31b4912" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e1cb6d7b9074211" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d7cd80886f74500" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ff38a8ff83c48af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Genau im Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GJY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...122 lines deleted...]
-          <x:t>156,032</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,929</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...256 lines deleted...]
-          <x:t>158,864</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,995</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>158,704</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,263</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>