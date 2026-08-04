--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03cfd84807164ed1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15d728b89c484863" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ff38a8ff83c48af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83bc760545434dea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d7cd80886f74500" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ff38a8ff83c48af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ebb87664b4b4636" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83bc760545434dea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Genau im Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GJY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,307</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,244</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>