--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15d728b89c484863" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffb89baea0574a99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83bc760545434dea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f9e37bbbb7b4318"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ebb87664b4b4636" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83bc760545434dea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc96f4e0277e4fda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f9e37bbbb7b4318" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Genau im Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GJY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,487</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,111</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>