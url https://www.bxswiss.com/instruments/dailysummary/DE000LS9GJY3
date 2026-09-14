--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffb89baea0574a99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24b4eb8a04614582" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f9e37bbbb7b4318"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21a4c107c22f4b22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc96f4e0277e4fda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f9e37bbbb7b4318" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd91051a393004607" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21a4c107c22f4b22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Genau im Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GJY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,271</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>