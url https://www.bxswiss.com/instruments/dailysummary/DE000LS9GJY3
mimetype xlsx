--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24b4eb8a04614582" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8841dbbeb69c4bda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21a4c107c22f4b22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb950055d6cba4095"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd91051a393004607" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21a4c107c22f4b22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc04493e6556e496e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb950055d6cba4095" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Genau im Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GJY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,348</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,819</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>