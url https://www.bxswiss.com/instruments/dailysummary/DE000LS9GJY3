--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8841dbbeb69c4bda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58efff557ecb42f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb950055d6cba4095"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3850a475b7f4f7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc04493e6556e496e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb950055d6cba4095" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd97b9b4ee9974497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3850a475b7f4f7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Genau im Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GJY3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>