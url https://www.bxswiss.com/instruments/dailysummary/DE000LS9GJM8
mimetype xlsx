--- v13 (2026-09-02)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbc420efd4684d76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8619dee1c1c64f9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec46d357074548ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11c05365d6a24565"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dc5961c28934589" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec46d357074548ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdeb8a81b6b0440f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11c05365d6a24565" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digitale Online Rockstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GJM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>654,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>656,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>648,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>655,416</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>675,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>675,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>666,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>674,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,574</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>