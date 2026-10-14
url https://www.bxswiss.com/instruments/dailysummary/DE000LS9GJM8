--- v14 (2026-09-22)
+++ v15 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8619dee1c1c64f9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67cb2d5b4f8142c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11c05365d6a24565"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdaa3c46e0c1949ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdeb8a81b6b0440f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11c05365d6a24565" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R217ea310987c4553" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdaa3c46e0c1949ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digitale Online Rockstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GJM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>669,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>671,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>664,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>671,121</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>687,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>689,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>684,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>688,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,174</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>