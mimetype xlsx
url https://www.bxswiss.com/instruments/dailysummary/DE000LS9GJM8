--- v15 (2026-10-14)
+++ v16 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67cb2d5b4f8142c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R929581119b9743b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdaa3c46e0c1949ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6868bc8dc99a4d16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R217ea310987c4553" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdaa3c46e0c1949ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9518e47699b94354" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6868bc8dc99a4d16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digitale Online Rockstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GJM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>701,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>709,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>699,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>707,077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>705,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>712,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>703,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>709,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>