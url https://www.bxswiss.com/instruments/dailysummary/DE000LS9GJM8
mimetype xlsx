--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12d18bdb1b98463f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4588b089ec4d45de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b200210cca440e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re28c24ac479c41ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc82d39d1280c4cab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b200210cca440e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a13ef0a0e9944d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re28c24ac479c41ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digitale Online Rockstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GJM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>540,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>549,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>539,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>549,899</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>565,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>572,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>563,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>564,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,288</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>