--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4588b089ec4d45de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30f3ee314b4c4ece" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re28c24ac479c41ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde7feb25f2334f45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a13ef0a0e9944d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re28c24ac479c41ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R181d3887e8e7457c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde7feb25f2334f45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digitale Online Rockstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GJM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>572,972</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>573,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>566,542</x:t>
-[...301 lines deleted...]
-          <x:t>555,288</x:t>
+          <x:t>582,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,148</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>