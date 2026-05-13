--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30f3ee314b4c4ece" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cf87a227d784070" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde7feb25f2334f45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04f9644b0bd9439f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R181d3887e8e7457c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde7feb25f2334f45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R006dd85babb54b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04f9644b0bd9439f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digitale Online Rockstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GJM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>565,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>573,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>565,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>572,367</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>604,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>607,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>603,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>607,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,887</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>