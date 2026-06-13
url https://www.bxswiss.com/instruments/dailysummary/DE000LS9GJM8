--- v8 (2026-05-13)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cf87a227d784070" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4adad89b4799490f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04f9644b0bd9439f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0623e43a99974828"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R006dd85babb54b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04f9644b0bd9439f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05c3ee5339de472d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0623e43a99974828" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digitale Online Rockstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GJM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>619,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>627,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>618,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>619,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,087</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>