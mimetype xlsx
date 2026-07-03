--- v9 (2026-06-13)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4adad89b4799490f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7077543a16324844" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0623e43a99974828"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R343b4bf627404fca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05c3ee5339de472d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0623e43a99974828" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b654342a5a749c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R343b4bf627404fca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digitale Online Rockstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GJM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>645,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>654,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>643,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>651,494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>610,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>615,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>604,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>613,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,089</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>