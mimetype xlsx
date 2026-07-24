--- v10 (2026-07-03)
+++ v11 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7077543a16324844" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9553469113d24bf0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R343b4bf627404fca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06627b14acb545e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b654342a5a749c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R343b4bf627404fca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6d5fa90a9c34c55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06627b14acb545e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digitale Online Rockstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GJM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>621,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>626,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>612,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>613,662</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>609,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>612,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>605,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>606,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,874</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>