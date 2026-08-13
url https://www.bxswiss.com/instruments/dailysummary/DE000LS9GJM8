--- v11 (2026-07-24)
+++ v12 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9553469113d24bf0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3952f34058ff4384" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06627b14acb545e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad566a6169e64379"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6d5fa90a9c34c55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06627b14acb545e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc72f46a02cba41b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad566a6169e64379" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digitale Online Rockstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GJM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>633,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>641,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>632,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>640,155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>633,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>634,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>619,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>619,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,644</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>