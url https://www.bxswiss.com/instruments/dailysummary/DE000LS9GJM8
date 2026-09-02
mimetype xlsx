--- v12 (2026-08-13)
+++ v13 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3952f34058ff4384" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbc420efd4684d76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad566a6169e64379"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec46d357074548ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc72f46a02cba41b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad566a6169e64379" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dc5961c28934589" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec46d357074548ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Digitale Online Rockstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GJM8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>639,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>653,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>637,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>653,018</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>668,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>671,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>667,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>668,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>670,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,377</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>