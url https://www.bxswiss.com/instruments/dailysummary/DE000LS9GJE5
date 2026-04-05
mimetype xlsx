--- v3 (2026-03-16)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbab904860092488f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd260f4e7f1c247f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a4911f16b14463e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R786f4aa96bad417a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8432f3b60a042da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a4911f16b14463e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29fdeda90cd14513" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R786f4aa96bad417a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation in Europe and US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GJE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,378</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,578</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>