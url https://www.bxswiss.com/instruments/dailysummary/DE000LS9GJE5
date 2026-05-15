--- v4 (2026-04-05)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd260f4e7f1c247f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5acdf8c5c454406d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R786f4aa96bad417a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc95d5d31000643de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29fdeda90cd14513" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R786f4aa96bad417a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6166b38f15843c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc95d5d31000643de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation in Europe and US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GJE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>192,578</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>