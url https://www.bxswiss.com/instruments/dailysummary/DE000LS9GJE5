--- v5 (2026-05-15)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5acdf8c5c454406d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0b3ff10ecf54216" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc95d5d31000643de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4519e2f2b7d04a0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6166b38f15843c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc95d5d31000643de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41c1c9d17be34d47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4519e2f2b7d04a0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation in Europe and US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GJE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,438</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,512</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>