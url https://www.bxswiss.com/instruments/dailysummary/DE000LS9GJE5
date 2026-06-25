--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0b3ff10ecf54216" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ccdd8096fe745bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4519e2f2b7d04a0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fe39188f5ce4ab1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41c1c9d17be34d47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4519e2f2b7d04a0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65a33149614d4436" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fe39188f5ce4ab1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation in Europe and US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GJE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,347</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,082</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>