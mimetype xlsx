--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ccdd8096fe745bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5890f4526cae4efb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fe39188f5ce4ab1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radd830de3ae84a41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65a33149614d4436" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fe39188f5ce4ab1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e56a08b0b324699" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radd830de3ae84a41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation in Europe and US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GJE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,086</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>