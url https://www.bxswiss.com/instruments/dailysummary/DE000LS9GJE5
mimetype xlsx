--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5890f4526cae4efb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44b4d13f2c634745" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radd830de3ae84a41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9815179d59a421a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e56a08b0b324699" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radd830de3ae84a41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15aeb7864a69485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9815179d59a421a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation in Europe and US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GJE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,694</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>