--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44b4d13f2c634745" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R763579e6373447e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9815179d59a421a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R944617be16fe48b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15aeb7864a69485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9815179d59a421a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd37b65faaa6a44d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R944617be16fe48b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation in Europe and US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GJE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,768</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,376</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>