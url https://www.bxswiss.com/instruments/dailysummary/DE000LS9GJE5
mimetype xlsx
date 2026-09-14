--- v10 (2026-08-24)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R763579e6373447e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c4220a9b53c4dac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R944617be16fe48b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R642d43592a0f4dcf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd37b65faaa6a44d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R944617be16fe48b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R062e8b61ca144169" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R642d43592a0f4dcf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation in Europe and US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GJE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,419 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>240,376</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,022</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>