--- v11 (2026-09-14)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c4220a9b53c4dac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7bd0690ee8047d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R642d43592a0f4dcf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5394832fca924e94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R062e8b61ca144169" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R642d43592a0f4dcf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74fabfce91c04a99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5394832fca924e94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation in Europe and US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GJE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,228 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...176 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,498</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -537,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,723</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>