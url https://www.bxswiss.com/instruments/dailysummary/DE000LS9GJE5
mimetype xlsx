--- v12 (2026-10-04)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7bd0690ee8047d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaf45afc2ffb43db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5394832fca924e94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf68b68c53d944b0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74fabfce91c04a99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5394832fca924e94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cf8dc5d95f34ca7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf68b68c53d944b0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation in Europe and US</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GJE5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...355 lines deleted...]
-          <x:t>255,580</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>255,533</x:t>
-[...247 lines deleted...]
-          <x:t>261,723</x:t>
+          <x:t>255,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>