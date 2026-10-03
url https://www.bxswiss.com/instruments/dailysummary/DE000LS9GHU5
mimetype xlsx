--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e163e9d41cd45e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4cc3b566ffb49d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89694cb30baa41f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R576ecedb0ae842da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9204a474ad94823" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89694cb30baa41f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07dbb7d7ef164453" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R576ecedb0ae842da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Prime All Share Trendfolge</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GHU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...365 lines deleted...]
-          <x:t>344,758</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,617</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>345,949</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>