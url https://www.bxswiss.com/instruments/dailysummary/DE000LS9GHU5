--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4cc3b566ffb49d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fe0344bd44345f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R576ecedb0ae842da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R617f06f652b44553"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07dbb7d7ef164453" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R576ecedb0ae842da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1971ec0fe934996" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R617f06f652b44553" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Prime All Share Trendfolge</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GHU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,116</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>