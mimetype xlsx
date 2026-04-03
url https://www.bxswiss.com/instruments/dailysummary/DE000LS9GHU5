--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc27026d557fa4ac8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rada70a10b1b54325" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd74120ae9d774128"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9bb5bc0759f411a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8cf596f37a5446b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd74120ae9d774128" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d939909760c40fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9bb5bc0759f411a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Prime All Share Trendfolge</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GHU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,532</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>