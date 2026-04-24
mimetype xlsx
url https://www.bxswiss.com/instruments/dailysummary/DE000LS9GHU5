--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rada70a10b1b54325" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84ce0a40aba8430e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9bb5bc0759f411a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5471b8e3c05b497f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d939909760c40fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9bb5bc0759f411a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc582c185ed74612" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5471b8e3c05b497f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Prime All Share Trendfolge</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GHU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,642</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,016</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>