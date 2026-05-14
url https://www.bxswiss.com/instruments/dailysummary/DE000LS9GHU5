--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84ce0a40aba8430e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfca7221cbbb4ccc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5471b8e3c05b497f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd522fc4613254fa7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc582c185ed74612" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5471b8e3c05b497f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdff66ad19a934477" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd522fc4613254fa7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Prime All Share Trendfolge</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GHU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,113</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>