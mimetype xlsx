--- v6 (2026-05-14)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfca7221cbbb4ccc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bbb24eb835c4dc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd522fc4613254fa7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref91a5b6dae84867"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdff66ad19a934477" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd522fc4613254fa7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3e3c9ef44b34735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref91a5b6dae84867" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Prime All Share Trendfolge</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GHU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,737</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>