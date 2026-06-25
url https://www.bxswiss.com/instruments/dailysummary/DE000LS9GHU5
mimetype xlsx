--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bbb24eb835c4dc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf93e6900e9614830" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref91a5b6dae84867"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4e552c9ffce4836"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3e3c9ef44b34735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref91a5b6dae84867" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5449ecb453f9450e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4e552c9ffce4836" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Prime All Share Trendfolge</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GHU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,318</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>