--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf93e6900e9614830" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2c7173716554a94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4e552c9ffce4836"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8f9e10f92a841b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5449ecb453f9450e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4e552c9ffce4836" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dce59857b5942ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8f9e10f92a841b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Prime All Share Trendfolge</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GHU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,919</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,827</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>