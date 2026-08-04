--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2c7173716554a94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R546dc8f48a024a69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8f9e10f92a841b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2556ce1ab94e4b4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dce59857b5942ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8f9e10f92a841b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd88964f9b0b4b73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2556ce1ab94e4b4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Prime All Share Trendfolge</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GHU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,778</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>