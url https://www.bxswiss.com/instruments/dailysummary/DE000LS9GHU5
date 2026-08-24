--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R546dc8f48a024a69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63078e8dcc0b44dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2556ce1ab94e4b4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a9b3a1b5e194afe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd88964f9b0b4b73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2556ce1ab94e4b4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0c14851f3524aa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a9b3a1b5e194afe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Prime All Share Trendfolge</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GHU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>