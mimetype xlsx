--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63078e8dcc0b44dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e163e9d41cd45e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a9b3a1b5e194afe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89694cb30baa41f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0c14851f3524aa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a9b3a1b5e194afe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9204a474ad94823" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89694cb30baa41f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Prime All Share Trendfolge</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GHU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,949</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>