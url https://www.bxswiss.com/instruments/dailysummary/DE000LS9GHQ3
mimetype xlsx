--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a09179feaa44420" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ebb95a722484ee7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c2b02a6c09a49fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80191808b2674c3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46a9d8c054304ea7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c2b02a6c09a49fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1f75bd4adb84ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80191808b2674c3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Austrian Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GHQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,826</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,493</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>