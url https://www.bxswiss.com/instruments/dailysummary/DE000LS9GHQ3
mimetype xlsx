--- v6 (2026-04-05)
+++ v7 (2026-04-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ebb95a722484ee7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf343017bd2d24a05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80191808b2674c3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f69fac82e6b424b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1f75bd4adb84ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80191808b2674c3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13c160b406b94f10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f69fac82e6b424b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Austrian Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GHQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,193</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +251,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,174</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>