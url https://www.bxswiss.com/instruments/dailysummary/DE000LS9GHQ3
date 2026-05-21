--- v7 (2026-04-29)
+++ v8 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf343017bd2d24a05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f06593d7b264e9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f69fac82e6b424b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa3bebf09c3d4d48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13c160b406b94f10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f69fac82e6b424b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88f929190733444c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa3bebf09c3d4d48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Austrian Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GHQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,824</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>