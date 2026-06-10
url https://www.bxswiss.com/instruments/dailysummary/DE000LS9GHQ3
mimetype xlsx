--- v8 (2026-05-21)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f06593d7b264e9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2184cac8ee94418c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa3bebf09c3d4d48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c6386e458ab416a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88f929190733444c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa3bebf09c3d4d48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02435d4da36c4dd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c6386e458ab416a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Austrian Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GHQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,008</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,018</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>