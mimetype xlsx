--- v9 (2026-06-10)
+++ v10 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2184cac8ee94418c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc0a7c50239e40e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c6386e458ab416a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d26d636214e46c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02435d4da36c4dd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c6386e458ab416a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4780a6aa7b7d451c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d26d636214e46c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Austrian Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GHQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,495</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,873</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>