--- v10 (2026-06-30)
+++ v11 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc0a7c50239e40e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf90d99035acf4c21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d26d636214e46c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d15eea4437049cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4780a6aa7b7d451c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d26d636214e46c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd011a9ffd2094048" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d15eea4437049cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Austrian Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GHQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>