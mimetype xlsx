--- v11 (2026-07-21)
+++ v12 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf90d99035acf4c21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R238f1333889e4fa2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d15eea4437049cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R735c6374f5ff4f05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd011a9ffd2094048" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d15eea4437049cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3431ddfdd7ba4477" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R735c6374f5ff4f05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Austrian Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GHQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...392 lines deleted...]
-          <x:t>113,322</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,078</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>16.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>115,043</x:t>
-[...36 lines deleted...]
-          <x:t>110,440</x:t>
+          <x:t>114,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,817</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>