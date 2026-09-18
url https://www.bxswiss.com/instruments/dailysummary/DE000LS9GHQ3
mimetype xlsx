--- v12 (2026-08-29)
+++ v13 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R238f1333889e4fa2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a2163fff77f4480" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R735c6374f5ff4f05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4d0322278e1402c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3431ddfdd7ba4477" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R735c6374f5ff4f05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55ec28e19b5043ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4d0322278e1402c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Austrian Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GHQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,398</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,583</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>