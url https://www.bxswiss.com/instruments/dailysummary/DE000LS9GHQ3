--- v13 (2026-09-18)
+++ v14 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a2163fff77f4480" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc581a21186674cb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4d0322278e1402c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53d7d8abd47d48d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55ec28e19b5043ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4d0322278e1402c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R747abb944bb446f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53d7d8abd47d48d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Austrian Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GHQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...193 lines deleted...]
-          <x:t>121,360</x:t>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>121,033</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>123,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,741</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,830</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>