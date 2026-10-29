--- v14 (2026-10-09)
+++ v15 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc581a21186674cb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra90b21d38d8545d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53d7d8abd47d48d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf25480fcb69f45ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R747abb944bb446f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53d7d8abd47d48d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a82286b51624a93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf25480fcb69f45ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Austrian Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GHQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...225 lines deleted...]
-          <x:t>123,583</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>123,583</x:t>
-[...404 lines deleted...]
-          <x:t>122,220</x:t>
+          <x:t>119,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,661</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>