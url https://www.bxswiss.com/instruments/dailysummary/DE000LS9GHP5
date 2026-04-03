--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf6303083087498b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45ca52ba9c9e480c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7f0d45c328a4004"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a6a5444ad1d428d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33118252922644d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7f0d45c328a4004" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re18c139e25864d12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a6a5444ad1d428d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Behavioral Bias Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GHP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...360 lines deleted...]
-          <x:t>131,759</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>130,888</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>130,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,188</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,268</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,143</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>