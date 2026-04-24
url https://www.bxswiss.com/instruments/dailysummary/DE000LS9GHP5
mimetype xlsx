--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45ca52ba9c9e480c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8721fbd35f9f4d05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a6a5444ad1d428d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1616aa04beea41e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re18c139e25864d12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a6a5444ad1d428d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe136322c10f443d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1616aa04beea41e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Behavioral Bias Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GHP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,303</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,683</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>