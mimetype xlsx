--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8721fbd35f9f4d05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd34b6daefdd4c2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1616aa04beea41e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b9bea3060204c58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe136322c10f443d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1616aa04beea41e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd880f9fffb614969" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b9bea3060204c58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Behavioral Bias Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GHP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...166 lines deleted...]
-          <x:t>131,231</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>131,116</x:t>
-[...317 lines deleted...]
-        <x:is>
           <x:t>132,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,191</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,102</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,226</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>