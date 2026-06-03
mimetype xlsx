--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd34b6daefdd4c2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fc9c31ab6494814" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b9bea3060204c58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rceede93987a14b8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd880f9fffb614969" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b9bea3060204c58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7726c6ec861490d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rceede93987a14b8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Behavioral Bias Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GHP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...274 lines deleted...]
-          <x:t>132,085</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>132,002</x:t>
-[...129 lines deleted...]
-          <x:t>131,560</x:t>
+          <x:t>131,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,337</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>132,226</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>