--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fc9c31ab6494814" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d33a44b2d794f06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rceede93987a14b8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1df0a35568d4458"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7726c6ec861490d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rceede93987a14b8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R728dba25bcee4a67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1df0a35568d4458" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Behavioral Bias Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GHP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>131,560</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,337</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-          <x:t>11.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>132,317</x:t>
-[...31 lines deleted...]
-          <x:t>132,181</x:t>
+          <x:t>132,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,293</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
-[...370 lines deleted...]
-          <x:t>130,910</x:t>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,321</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>