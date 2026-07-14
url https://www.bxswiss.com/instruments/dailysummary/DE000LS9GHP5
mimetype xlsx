--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d33a44b2d794f06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63ef7e9f025346b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1df0a35568d4458"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R498be61acac64e2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R728dba25bcee4a67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1df0a35568d4458" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7803cd71d784b6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R498be61acac64e2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Behavioral Bias Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GHP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>