--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63ef7e9f025346b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6202e4f1ad6140b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R498be61acac64e2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07407533bf82476f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7803cd71d784b6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R498be61acac64e2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdbcdd2311c042f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07407533bf82476f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Behavioral Bias Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GHP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...247 lines deleted...]
-          <x:t>132,618</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>132,498</x:t>
-[...215 lines deleted...]
-          <x:t>132,777</x:t>
+          <x:t>132,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.07.2026</x:t>
-[...100 lines deleted...]
-          <x:t>133,135</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,942</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>