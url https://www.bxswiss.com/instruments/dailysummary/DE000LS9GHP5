--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6202e4f1ad6140b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reae249b2a42f48de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07407533bf82476f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ce1a630c96047f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdbcdd2311c042f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07407533bf82476f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a6b407fe8334720" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ce1a630c96047f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Behavioral Bias Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GHP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,589</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,337</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>