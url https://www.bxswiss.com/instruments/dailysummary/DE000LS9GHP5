--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reae249b2a42f48de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a05d927b4cb45ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ce1a630c96047f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a747c87db614fd7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a6b407fe8334720" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ce1a630c96047f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ce3ea013d86478f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a747c87db614fd7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Behavioral Bias Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GHP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...296 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>136,144</x:t>
-[...31 lines deleted...]
-          <x:t>135,328</x:t>
+          <x:t>135,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,429</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...95 lines deleted...]
-          <x:t>135,208</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,429</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>135,337</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,121</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>