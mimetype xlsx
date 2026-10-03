--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a05d927b4cb45ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e44d27fcdcc4158" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a747c87db614fd7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27b9e00c11374ff0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ce3ea013d86478f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a747c87db614fd7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a987f2104e94ca5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27b9e00c11374ff0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Behavioral Bias Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GHP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,036</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>