--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e44d27fcdcc4158" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75b2d203e2914383" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27b9e00c11374ff0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59f8e254396e49d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a987f2104e94ca5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27b9e00c11374ff0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36d385ff422646a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59f8e254396e49d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Behavioral Bias Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GHP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,632 +149,227 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>136,264</x:t>
-[...570 lines deleted...]
-        <x:is>
           <x:t>135,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,010</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>