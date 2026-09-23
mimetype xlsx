--- v12 (2026-09-02)
+++ v13 (2026-09-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb18a7eea657748ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8303228d97f443f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23a03027db6947df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02ef54f643e04b6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0c5c049888f4264" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23a03027db6947df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb010fa8974cc4a0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02ef54f643e04b6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Albifolio Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GHK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...188 lines deleted...]
-          <x:t>12.08.2026</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>180,525</x:t>
-[...75 lines deleted...]
-          <x:t>180,415</x:t>
+          <x:t>180,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,437</x:t>
-        </x:is>
-[...305 lines deleted...]
-          <x:t>182,756</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>