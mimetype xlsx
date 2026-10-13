--- v13 (2026-09-23)
+++ v14 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8303228d97f443f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf111facb775041b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02ef54f643e04b6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a47af30de6a41f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb010fa8974cc4a0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02ef54f643e04b6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36c631f538a0479f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a47af30de6a41f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Albifolio Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GHK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,237</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>