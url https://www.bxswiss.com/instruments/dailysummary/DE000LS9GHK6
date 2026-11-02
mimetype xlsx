--- v14 (2026-10-13)
+++ v15 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf111facb775041b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf06e12c4ea5b4622" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a47af30de6a41f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4109689fc955444d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36c631f538a0479f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a47af30de6a41f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R446933897bc54971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4109689fc955444d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Albifolio Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GHK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...284 lines deleted...]
-          <x:t>180,204</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,348</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>180,696</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,717</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...145 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>181,060</x:t>
-[...85 lines deleted...]
-          <x:t>182,237</x:t>
+          <x:t>181,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,571</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>