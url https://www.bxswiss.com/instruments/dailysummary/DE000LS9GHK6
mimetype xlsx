--- v4 (2026-03-16)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R458dd4ad18e244c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R372a99b05d244af2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4f5453770dd4e1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9b5624d20b84962"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd070b168c1f542bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4f5453770dd4e1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra73a0aba197b49c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9b5624d20b84962" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Albifolio Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GHK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,98 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...215 lines deleted...]
-          <x:t>24.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>166,640</x:t>
-[...4 lines deleted...]
-          <x:t>165,509</x:t>
+          <x:t>167,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.02.2026</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,219</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +299,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,373</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>