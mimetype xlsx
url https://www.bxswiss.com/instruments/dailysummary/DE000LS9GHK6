--- v5 (2026-04-05)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R372a99b05d244af2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3e473fbdaa74c49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9b5624d20b84962"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra331aafb99da41fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra73a0aba197b49c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9b5624d20b84962" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c0b547e87fd4269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra331aafb99da41fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Albifolio Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GHK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,368 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...316 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,848</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -677,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,607</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>