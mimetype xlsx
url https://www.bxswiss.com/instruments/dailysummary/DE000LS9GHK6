--- v6 (2026-04-25)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3e473fbdaa74c49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1209cd1ee3a04ca4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra331aafb99da41fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0e2114f969c47c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c0b547e87fd4269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra331aafb99da41fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R301d6c0e1bb348fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0e2114f969c47c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Albifolio Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GHK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>177,179</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>176,707</x:t>
-[...301 lines deleted...]
-          <x:t>175,607</x:t>
+          <x:t>176,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,096</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>