--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1209cd1ee3a04ca4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc335bb6248c84104" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0e2114f969c47c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra19a6bbf254c4279"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R301d6c0e1bb348fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0e2114f969c47c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6a0002e48d649ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra19a6bbf254c4279" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Albifolio Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GHK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,466 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>178,260</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>176,153</x:t>
-[...544 lines deleted...]
-          <x:t>179,096</x:t>
+          <x:t>176,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,187</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>