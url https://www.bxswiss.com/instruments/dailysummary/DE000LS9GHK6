--- v8 (2026-06-05)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc335bb6248c84104" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5b902f81d8d4750" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra19a6bbf254c4279"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda5b51b6e2714b5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6a0002e48d649ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra19a6bbf254c4279" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2da142b9fcc4072" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda5b51b6e2714b5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Albifolio Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GHK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,383 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...331 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -584,31 +251,571 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,879</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>