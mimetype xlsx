--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5b902f81d8d4750" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21309f6bc9284a66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda5b51b6e2714b5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6476d4c9887849a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2da142b9fcc4072" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda5b51b6e2714b5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42d9096bece240d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6476d4c9887849a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Albifolio Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GHK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,374</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>