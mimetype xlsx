--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21309f6bc9284a66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c9764f111c649da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6476d4c9887849a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra26c07100cd64690"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42d9096bece240d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6476d4c9887849a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77da39f0c3ad41c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra26c07100cd64690" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Albifolio Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GHK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,890</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,823</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>