--- v11 (2026-08-12)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c9764f111c649da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb18a7eea657748ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra26c07100cd64690"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23a03027db6947df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77da39f0c3ad41c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra26c07100cd64690" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0c5c049888f4264" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23a03027db6947df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Albifolio Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GHK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,474</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,756</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>