--- v14 (2026-09-15)
+++ v15 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raecc05d441224ae4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R656fbfcbe65a4a1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc01dfa00b49a46da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6413a031a524797"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17e36b62bcb64867" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc01dfa00b49a46da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35c303ff92014791" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6413a031a524797" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German &amp; Int. Valuables</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GHF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,979</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>