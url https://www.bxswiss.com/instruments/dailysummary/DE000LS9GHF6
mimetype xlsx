--- v15 (2026-10-06)
+++ v16 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R656fbfcbe65a4a1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ca9924222bc48e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6413a031a524797"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5db48856b8e94421"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35c303ff92014791" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6413a031a524797" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25feb63ac0ab4141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5db48856b8e94421" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German &amp; Int. Valuables</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GHF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,949</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,211</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>