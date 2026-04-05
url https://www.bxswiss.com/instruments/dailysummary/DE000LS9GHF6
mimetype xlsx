--- v6 (2026-03-15)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8b14bd41e4d4545" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re340d17353fd4a01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a74964c12614df8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racbac680f017445a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde01adef4ff848d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a74964c12614df8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5347abab069a472f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racbac680f017445a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German &amp; Int. Valuables</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GHF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,154</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>