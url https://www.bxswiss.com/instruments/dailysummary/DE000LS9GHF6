--- v7 (2026-04-05)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re340d17353fd4a01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd5b24bc522244d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racbac680f017445a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cd8918e5b004c5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5347abab069a472f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racbac680f017445a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59113e54bfbb41ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cd8918e5b004c5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German &amp; Int. Valuables</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GHF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>268,154</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,933</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>