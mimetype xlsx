--- v8 (2026-05-15)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd5b24bc522244d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4925f7f3b3d411a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cd8918e5b004c5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0808378d55ec4870"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59113e54bfbb41ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cd8918e5b004c5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81d81f2888554d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0808378d55ec4870" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German &amp; Int. Valuables</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GHF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,547</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,601</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>