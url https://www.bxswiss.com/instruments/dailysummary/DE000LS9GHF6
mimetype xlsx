--- v9 (2026-06-05)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4925f7f3b3d411a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7af4f270dc874074" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0808378d55ec4870"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a4b0893810042d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81d81f2888554d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0808378d55ec4870" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26714b27fc334634" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a4b0893810042d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German &amp; Int. Valuables</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GHF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>