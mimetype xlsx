--- v10 (2026-06-27)
+++ v11 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7af4f270dc874074" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red6c3a1212764551" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a4b0893810042d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fb2ccb18e40443c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26714b27fc334634" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a4b0893810042d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28dc576f8c4140b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fb2ccb18e40443c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German &amp; Int. Valuables</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GHF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,063</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,757</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>