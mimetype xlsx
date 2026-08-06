--- v11 (2026-07-17)
+++ v12 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red6c3a1212764551" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78e09a13f99c49e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fb2ccb18e40443c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf3730cf55cb401f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28dc576f8c4140b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fb2ccb18e40443c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3855305c79d544c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf3730cf55cb401f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German &amp; Int. Valuables</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GHF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,017</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,544</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>