--- v12 (2026-08-06)
+++ v13 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78e09a13f99c49e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re89591931aaf4c94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf3730cf55cb401f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48b5b7629c0e4a4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3855305c79d544c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf3730cf55cb401f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6382ca2528dd4fa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48b5b7629c0e4a4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German &amp; Int. Valuables</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GHF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,222</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>