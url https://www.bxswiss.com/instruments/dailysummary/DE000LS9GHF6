--- v13 (2026-08-26)
+++ v14 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re89591931aaf4c94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raecc05d441224ae4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48b5b7629c0e4a4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc01dfa00b49a46da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6382ca2528dd4fa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48b5b7629c0e4a4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17e36b62bcb64867" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc01dfa00b49a46da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German &amp; Int. Valuables</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GHF6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>