--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R044a179ea31e4e2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8ba0940c79941e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d14f0be34d045fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96f464dd057f4a1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d0118f10ea7469c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d14f0be34d045fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re45f13c138d94f43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96f464dd057f4a1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Global Brands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GFX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.168,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.224,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.167,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.218,612</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.095,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.138,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.094,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.105,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.121,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.143,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.098,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.122,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.123,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.163,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.120,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.143,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.167,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.172,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.116,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.118,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.085,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.105,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.066,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.076,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.081,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.082,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.030,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.032,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.085,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.096,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.063,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.064,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.074,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.074,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.058,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.059,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.090,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.104,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.069,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.085,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.075,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.076,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.038,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.038,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.047,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.047,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.987,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.003,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.991,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.012,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.989,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.007,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.022,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.051,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.020,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.039,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.094,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.094,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.070,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.091,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.041,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.094,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.040,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.082,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>