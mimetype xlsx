--- v4 (2026-04-03)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8ba0940c79941e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47e6dd5a2f3546b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96f464dd057f4a1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21bfde0d921443ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re45f13c138d94f43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96f464dd057f4a1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8e7f48a3a1648ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21bfde0d921443ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Global Brands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GFX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.090,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.104,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.069,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.085,840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.041,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.094,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.040,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.082,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.041,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.094,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.040,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.082,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.171,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.197,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.167,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.181,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.177,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.184,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.167,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.183,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.201,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.215,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.186,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.194,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.170,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.188,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.167,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.184,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.200,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.229,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.195,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.229,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.223,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.244,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.222,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.239,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.258,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.264,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.243,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.255,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.243,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.288,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.242,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.281,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.261,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.266,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.239,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.243,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.262,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.268,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.229,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.231,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.238,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.247,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.226,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.228,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.226,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.242,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.216,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.233,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.226,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.229,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.213,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.216,796</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>