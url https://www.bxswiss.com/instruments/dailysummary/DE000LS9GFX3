--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47e6dd5a2f3546b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R498a830ecb734730" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21bfde0d921443ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36e7272795df46a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8e7f48a3a1648ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21bfde0d921443ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re993fec871bf43f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36e7272795df46a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Global Brands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GFX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.200,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.229,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.195,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.229,928</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.226,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.229,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.213,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.216,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.217,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.228,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.212,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.216,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.223,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.234,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.208,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.213,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.203,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.205,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.195,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.200,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.196,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.201,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.181,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.196,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.220,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.226,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.193,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.196,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.201,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.213,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.200,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.212,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.229,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.270,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.228,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.263,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.264,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.268,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.218,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.227,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.210,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.216,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.200,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.203,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.188,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.188,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.178,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.182,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.168,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.168,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.155,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.157,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.176,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.182,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.159,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.179,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.176,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.182,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.159,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.179,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.192,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.196,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.175,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.186,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>