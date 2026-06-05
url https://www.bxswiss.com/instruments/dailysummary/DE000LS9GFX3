--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R498a830ecb734730" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b6cb6953b624be1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36e7272795df46a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d626f15023147e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re993fec871bf43f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36e7272795df46a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d1a95f05fbf4006" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d626f15023147e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Global Brands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GFX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.220,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.226,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.193,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.196,179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.192,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.196,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.175,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.186,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.167,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.215,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.166,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.198,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.212,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.215,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.191,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.198,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.195,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.208,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.191,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.204,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.217,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.243,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.209,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.242,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.265,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.266,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.255,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.259,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.271,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.273,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.262,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.264,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.266,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.287,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.266,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.284,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.276,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.287,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.268,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.270,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.280,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.283,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.255,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.267,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.281,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.282,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.256,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.263,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.271,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.277,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.270,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.272,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.270,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.275,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.262,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.266,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.249,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.253,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.237,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.252,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>