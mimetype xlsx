--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b6cb6953b624be1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ed325be4f5743fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d626f15023147e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca0178eba8604b9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d1a95f05fbf4006" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d626f15023147e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dd0ef33beee4cce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca0178eba8604b9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Global Brands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GFX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.271,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.273,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.262,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.264,613</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.249,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.253,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.237,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.252,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.242,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.267,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.236,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.257,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.244,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.265,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.241,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.256,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.266,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.298,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.253,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.253,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.267,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.272,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.243,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.255,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.247,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.269,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.247,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.254,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.304,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.319,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.289,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.314,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.343,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.352,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.331,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.350,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.359,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.362,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.346,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.347,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.342,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.352,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.339,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.352,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.359,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.380,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.358,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.371,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.367,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.374,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.359,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.372,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.367,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.376,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.343,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.348,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.308,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.331,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.299,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.315,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.332,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.361,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.327,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.361,322</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>