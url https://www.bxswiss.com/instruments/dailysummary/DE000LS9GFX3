--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ed325be4f5743fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd31f352fe4b34f55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca0178eba8604b9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd68d931f0d3c4b46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dd0ef33beee4cce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca0178eba8604b9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30068c97da0c4c14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd68d931f0d3c4b46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Global Brands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GFX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.343,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.352,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.331,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.350,010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.332,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.361,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.327,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.361,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.359,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.369,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.336,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.342,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.315,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.332,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.297,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.332,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.324,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.339,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.322,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.329,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.329,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.331,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.312,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.323,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.322,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.341,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.314,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.340,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.322,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.341,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.314,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.340,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.322,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.341,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.314,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.340,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.385,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.387,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.384,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.384,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.389,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.411,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.388,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.390,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.385,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.387,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.343,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.345,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.348,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.349,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.340,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.342,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.366,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.385,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.365,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.382,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.370,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.384,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.368,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.375,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.365,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.366,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.334,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.349,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>