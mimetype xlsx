--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd31f352fe4b34f55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4f9606bb21b4339" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd68d931f0d3c4b46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c4d456e8da3442d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30068c97da0c4c14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd68d931f0d3c4b46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15e7150ac9c94bad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c4d456e8da3442d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Global Brands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GFX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.385,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.387,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.384,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.384,888</x:t>
@@ -737,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.365,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.366,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.334,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.349,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.360,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.378,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.355,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.373,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.360,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.383,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.355,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.377,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.338,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.340,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.317,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.333,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.347,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.348,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.346,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.347,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.358,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.358,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.355,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.356,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.365,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.388,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.365,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.383,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.374,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.379,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.328,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.329,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.335,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.338,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.334,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.337,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.372,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.388,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.365,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.382,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.387,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.398,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.382,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.398,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.385,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.386,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.367,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.378,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.359,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.369,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.321,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.332,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.386,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.394,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.368,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.369,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.398,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.411,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.396,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.408,613</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>