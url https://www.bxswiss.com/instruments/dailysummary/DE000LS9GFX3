--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4f9606bb21b4339" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R713465df1ec340d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c4d456e8da3442d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a1eaeded7fe4d90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15e7150ac9c94bad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c4d456e8da3442d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb63130f016b24344" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a1eaeded7fe4d90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Global Brands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GFX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,435 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.335,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.338,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.334,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.337,863</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.398,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.411,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.396,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.408,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.398,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.421,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.397,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.421,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.440,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.448,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.436,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.437,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.439,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.452,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.435,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.449,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.439,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.447,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.426,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.437,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.439,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.447,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.426,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.437,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.468,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.477,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.464,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.465,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.461,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.470,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.459,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.461,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.461,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.470,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.459,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.461,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.447,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.447,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.435,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.440,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.447,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.447,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.435,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.440,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.396,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.409,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.388,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.407,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.379,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.384,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.370,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.376,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.372,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.375,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.344,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.351,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.360,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.365,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.353,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.353,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.370,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.377,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.366,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.375,183</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>