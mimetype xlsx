--- v11 (2026-08-24)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R713465df1ec340d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R532d38b79c744261" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a1eaeded7fe4d90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re721272917884711"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb63130f016b24344" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a1eaeded7fe4d90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8ad48b8c76042d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re721272917884711" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Global Brands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GFX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.447,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.447,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.435,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.440,775</x:t>
@@ -737,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.370,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.377,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.366,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.375,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.405,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.409,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.393,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.399,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.415,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.427,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.411,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.414,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.407,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.411,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.366,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.368,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.375,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.407,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.369,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.406,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.391,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.391,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.359,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.365,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.370,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.370,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.344,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.349,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.346,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.369,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.336,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.365,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.339,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.352,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.337,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.350,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.370,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.374,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.358,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.360,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.364,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.368,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.357,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.364,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.359,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.370,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.337,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.343,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.332,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.336,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.298,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.312,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.318,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.320,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.296,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.307,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.318,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.340,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.315,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.336,226</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>