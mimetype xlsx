--- v12 (2026-09-14)
+++ v13 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R532d38b79c744261" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fccf8a9857e4ccb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re721272917884711"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re70887e9f60d4306"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8ad48b8c76042d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re721272917884711" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R933703088eca49b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re70887e9f60d4306" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Global Brands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GFX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,435 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.339,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.352,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.337,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.350,637</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.318,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.340,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.315,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.336,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.326,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.327,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.308,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.314,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.301,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.303,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.298,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.302,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.301,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.303,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.298,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.302,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.337,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.356,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.335,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.346,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.345,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.345,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.302,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.304,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.329,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.339,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.328,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.337,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.349,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.357,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.333,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.335,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.339,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.339,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.315,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.316,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.297,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.322,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.296,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.322,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.338,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.348,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.336,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.347,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.332,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.341,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.314,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.315,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.327,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.343,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.317,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.317,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.337,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.339,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.325,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.335,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.317,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.317,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.280,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.304,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.266,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.278,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.247,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.264,819</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>