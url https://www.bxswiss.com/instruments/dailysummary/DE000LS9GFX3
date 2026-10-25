--- v13 (2026-10-05)
+++ v14 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fccf8a9857e4ccb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc51e7611ffa24659" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re70887e9f60d4306"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a48974dadf849e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R933703088eca49b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re70887e9f60d4306" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9acdddbd892a4945" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a48974dadf849e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top Global Brands</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9GFX3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.339,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.339,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.315,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.316,969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.266,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.278,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.247,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3.264,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.270,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.292,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.264,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.287,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.304,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.320,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.303,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.319,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.306,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.308,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.286,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.298,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.287,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.301,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.278,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.285,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.306,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.318,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.302,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.316,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.332,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.338,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.332,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.337,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.338,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.342,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.319,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.320,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.337,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.342,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.314,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.321,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.286,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.320,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.276,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.319,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.317,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.326,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.308,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.314,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.292,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.295,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.274,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.293,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.285,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.313,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.257,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.297,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.288,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.303,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.283,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.303,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.258,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.283,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.242,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.259,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.251,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.261,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.226,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3.245,774</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>